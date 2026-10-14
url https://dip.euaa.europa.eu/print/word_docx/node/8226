--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -25,213 +25,228 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 22/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Luxembourg transposed the provisions of the recast Asylum Procedures Directive  into national law through the amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 18 December 2015 on international protection and temporary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hereafter amended Asylum Law) and the amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 29 August 2008 on the free movement of people and immigration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hereafter amended Immigration Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Luxembourg has also transposed the provisions of the recast Reception Conditions Directive into national law through the amended Asylum Law and the amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 18 December 2015 related to the reception of applicants for international protection and temporary protection </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">(hereafter amended Reception Law). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> and amended </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Law.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authorities are the Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Ministry of Education, Children and Youth-National Office for Children (ONE) | Ministère de l'Éducation nationale, de l’Enfance et de la Jeunesse- </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office national de l’enfance (ONE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees- National Reception Office (NRO) | Ministère de la Famille, des Solidarités, du Vivre ensemble et de l'Accueil- </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office national de l'accueil (ONA). </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff members of the General Department of immigration should be trained to handle cases involving persons with special needs. According to Article 3(2) of the amended Asylum Law, case officers need to be aware of how vulnerabilities can affect an applicant’s ability of being interviewed, in particular in cases of torture.  In addition, a case officer handling files of unaccompanied minors must have knowledge of their special needs and adapt the interview accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -376,124 +391,127 @@
         <w:rPr/>
         <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detection of vulnerable persons can be made by the NRO or by other competent authorities. These authorities are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the minister having Immigration and Asylum within their responsibilities (hereafter the Minister) is responsible for the evaluation of the international protection application (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article  19 of amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the physician of the Directorate of Health appointed by the Ministry of Health (Sanitary Inspection) who carries out the medical examination of the applicants for international protection (article 4 (1) (2) of the amended Reception Law). This medical examination must take place within six weeks following the entry of the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evaluation of whether an applicant needs special procedural guarantees can also be conducted by the NRO as part of the Applicant's Vulnerability Review to determine, if appropriate, their specific reception needs. The information gathered concerning special procedural safeguards shall be transmitted by NRO, with the agreement of the applicant, to the Minister. In assessing the special procedural safeguards, the Minister may seek advice from a health professional (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 16 of the amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) or from another expert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The staff of the initial reception centre, in close collaboration with the staff from the Ministry of Health (that conducts the first medical check-up) refers identified applicants with disabilities to relevant national stakeholders (associations, NGOs, specialised doctors, hospitals, medical institutions, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no prioritization among vulnerable persons, each person is being assessed on their individual specific needs upon arrival. The NRO and its partners support individuals who have been deemed vulnerable by offering them, as far as possible, accommodation adapted to their needs, as well as orientation towards the relevant specialized services. Moreover, as part of the collaboration agreement between the Red Cross and the NRO, an ethno-psychological team is responsible for identifying people with mental disorders and, if necessary, implementing an appropriate follow-up in close cooperation with mental health services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter 4, article 15 to 21 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the reception of vulnerable applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special reception needs are provided for vulnerable persons such as, minors, unaccompanied minors, the disabled, the elderly, pregnant women, single parents accompanied by minor children, victims of human trafficking, persons with serious illnesses, persons suffering from mental disorders and persons who have suffered torture, rape or other serious forms of psychological, physical or sexual violence, and more particularly victims of female genital mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, the immigration and reception authorities try to assess any person that is particularly vulnerable and/or presents special (psychological and/or physical) needs. Tailored programs and help are offered by specialised authorities for UAM, THB, and LGBTI applicants. For any vulnerability not directly related to the immigration and/or refugee background (namely age, gender, physical or psychological needs, health problems, etc.), applicants are in principle referred to the existing contact points, authorities, and services which address these vulnerabilities in the general population. Social workers receive regular training to address specific issues and forward the right information. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -565,86 +583,88 @@
         <w:rPr/>
         <w:t xml:space="preserve">Women: Women only centres situated in Redange.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LGBTIQ: No separated accommodation centres. Information and orientation about the existing help centres and counselling services is provided. To evaluate whether an LGBTI person warrants the granting of international protection, the Department for refugees of the General Department of immigration does a case-by-case analysis of the legal situation in the country of origin, and the daily life of LGBTI people in the country of origin. A specialised service provider offers trainings on issues relating to LGBTI applicants for international protection to staff members of the NRO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accommodations are coordinated by the NRO under the supervision of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (MFSVA). Depending on the victims’ specific needs and depending on their age, sex, background and the vulnerability or risk of their situation, they may be placed in shelters or structures for victims of THB approved by the Ministry for Gender Equality and Diversity or for minors by the Ministry of National Education, Children and Youth, with the support and under the coordination of the approved services for victims of THB, SAVTEH and COTEH, or placed in a secret location by the police for safety reasons, if applicable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police and support services engage in sustained, close cooperation throughout the entire duration of assistance. They conduct regular assessments of victims’ specific needs and adapt their interventions accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 22(1) of the amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and national practice, the following principles apply:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors are placed in detention as a last resort, only in exceptional circumstances,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -672,51 +692,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable people with health issues are excluded from detention upon issuing of a medical certificate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 21 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the reception of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The best interests of the child and a standard of living adequate for the physical, mental, spiritual, moral and social development of the minor are considered in the reception of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ensure the best interest of the child, a representative of the unaccompanied minor will be appointed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -859,63 +880,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of a massive influx and in accordance with the legislation in force on the operation of reception courses and reception classes, specialized state reception classes (CSAE) may be created by the State. The CSAE are located either on isolated sites near the NRO accommodation facilities or integrated into a local municipal primary school. Unlike reception courses, the CSAE can also provide, depending on needs, mathematics and secondary subject courses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regardless of the type of schooling, the student benefits from an individualized training project adapted to their needs and established by the regular teacher. Support is provided until the student is fully integrated into their home class.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about access to education can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and in the corresponding Regulation, available </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an application is lodged, applicants contract voluntary health insurance with the National Health Fund (CNS) through the intermediary of the NRO which will pay the monthly fee for the duration of the asylum procedure.</w:t>
       </w:r>
     </w:p>
@@ -995,88 +1018,90 @@
         <w:t xml:space="preserve">Aide à l’Enfance et à la Famille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) sector, ensuring continuity of care and guidance into adulthood. While the ONE coordinates and oversees this support, the actual services, educational, psychological, and social are delivered by specialised providers tailored to each young adult’s needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors can be placed in detention only in extremely exceptional cases according to Article 22 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In practice, it is very rare that an unaccompanied minor is detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> significantly enhanced safeguards of vulnerable groups and unaccompanied minors. In line with Article 19 of the amended Asylum Law, the Minister of Home Affairs is responsible for assessing, within a reasonable timeframe and prior to any first-instance decision, whether special procedural guarantees are required for certain applicants. Such guarantees may be necessary due to factors including, but not limited to, the applicant’s age, gender, sexual orientation or gender identity, disability, serious illness, mental health disorders, or the consequences of torture, rape, or other serious forms of psychological, physical, or sexual violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This assessment may also be conducted by the NRO in the context of evaluating an applicant’s vulnerability to identify any specific reception needs. Information gathered regarding special procedural guarantees is transmitted to the Minister by the NRO, with the applicant’s consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In carrying out the assessment of special procedural guarantees, the Minister may seek advice from a healthcare professional, or from another relevant expert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1276,91 +1301,93 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 13 (4) of the amended Asylum Law, the personal interview on the merits of the application may not take place, among others, where the Minister considers that the applicant is unable or unwilling to be interviewed due to enduring circumstances beyond the applicant&amp;#039;s control. If in doubt, the Minister will consult a health professional to determine whether the circumstances that make the applicant unfit or unable to be interviewed are temporary or permanent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Luxembourg, legal assistance and representation for applicants for international protection is governed by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">general rules for legal assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provided for by the Law of 7 August 2023 on the organization of legal assistance and repealing article 37-1 of the amended law of 10 August 1991 on the legal profession (hereafter law of 7 August 2023). Article 17 of the amended Asylum Law refers to the now-repealed Article 37-1 of the 1991 Law, which has since been replaced by the provisions of the Law of 7 August 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 1 of the law of August 7, 2023 on the organization of legal aid and the abrogation of article 37-1 of the amended law of August 10, 1991 on the legal profession (hereafter law of 7 August 2023), the President of the Bar Association or the member delegated by the President of the judicial district of the applicant's place of residence is the competent authority to grant legal aid to persons whose resources are insufficient to defend their interests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 3 of the law of 7 August 2023, any foreign national whose resources are insufficient is entitled to legal aid for procedures relating to applications for international protection within the limits of article 17 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The financial resources of an applicant introducing a request for full legal aid are assessed in relation to the full gross income and assets of the applicant and of the persons living with him or her in domestic community, in accordance with the provisions of Articles 9 and 10 of the amended law of July 28, 2018 on social inclusion income and within the limit of the amounts set in its article 5 of the aforementioned law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> mentions under article 17 specific provisions for free legal assistance and representation for first and second instance determination as well as its limitations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 3(2), 14(3)(e), 19(3), 20(1) and (2), and 22(1) of the amended Asylum Law constitute the main legal provisions governing special procedural guarantees for unaccompanied minors in the international protection procedure.</w:t>
       </w:r>
     </w:p>
@@ -1716,199 +1743,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Luxembourg</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EA100CE"/>
+    <w:nsid w:val="7E64AC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2012,51 +2072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="97287C65"/>
+    <w:nsid w:val="9E8D292B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2160,51 +2220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="94C9C298"/>
+    <w:nsid w:val="B916120E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2308,51 +2368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EF0CBCB0"/>
+    <w:nsid w:val="110BB92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2456,51 +2516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="010D3664"/>
+    <w:nsid w:val="9C5AADDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2604,51 +2664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E07F60E0"/>
+    <w:nsid w:val="EACB105F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2896,51 +2956,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2008/08/29/n1/jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#intituleAct" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/citoyens/organismes/organismes_citoyens/office-national-enfance.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfsva.gouvernement.lu/en.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/education.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2009/06/16/n2/jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/fr/citoyens/justice/voies-recours-reglement-litiges/frais-avocat-justice/demander-assistance-judiciaire.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>