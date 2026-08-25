--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Court of Justice ruled on illegal entry with a child custody zzzzzz</w:t>
+          <w:t xml:space="preserve">European Court of Justice ruled on illegal entry with a child custody</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Court of Justice ruled that a person entering the EU without proper documents alongside a minor in their care, such as their child or a dependent, cannot be criminally charged with facilitating illegal immigration. The ruling arose from a case in Italy where a woman entered Bologna airport with her daughter and niece, both minors, using false passports while fleeing threats. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Court clarified that such conduct, despite breaching border crossing rules, reflects the exercise of familial responsibility rather than facilitating illegal immigration. Therefore, EU law prevents national legislation from criminalizing this behavior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (4 June, 2025), Corte Ue, non è favoreggiamento l’ingresso illegale con un minore affidato [EU Court, illegal entry with a child in custody is not aided and abetting],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4296/Corte-Ue-non-e-favoreggiamento-lingresso-illegale-con-un-minore-affidato</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEC120D5"/>
+    <w:nsid w:val="C7663F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/european-court-justice-ruled-illegal-entry-child-custody" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4296/Corte-Ue-non-e-favoreggiamento-lingresso-illegale-con-un-minore-affidato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/european-court-justice-ruled-illegal-entry-child-custody" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4296/Corte-Ue-non-e-favoreggiamento-lingresso-illegale-con-un-minore-affidato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>