--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security adopts amendments to extend the storage period for fingerprints zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 2 June 2025, the Ministry of Justice and Public Security implemented amendments to the Immigration Regulations to extend the storage period for fingerprints. The aim is to strengthen identity control and prevent misuse. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fingerprints are now routinely collected and stored in most immigration cases, including asylum, residence, rejection and expulsion cases. The use of biometrics ensures that individuals maintain a single identity in Norway, helping to combat ID fraud, welfare abuse and work-related crime. Biometrics can also be reused for permit renewals and residence cards. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The changes address concerns from the Directorate of Immigration that previous storage periods were too short for effective control. Under the new rules, all fingerprints in visa, residence, rejection, revocation and temporary expulsion cases will be stored for 20 years from the last registration. The rules have also been simplified and made more consistent.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -237,51 +235,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +371,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53316C38"/>
+    <w:nsid w:val="03657D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +644,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-adopts-amendments-extend-storage-period" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/na-skal-fingeravtrykk-lagres-lengre-i-utlendingssaker/id3106249/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/na-skal-fingeravtrykk-lagres-lengre-i-utlendingssaker/id3106249/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>