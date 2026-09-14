--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -7,106 +7,110 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security adopts amendments to extend the storage period for fingerprints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 2 June 2025, the Ministry of Justice and Public Security implemented amendments to the Immigration Regulations to extend the storage period for fingerprints. The aim is to strengthen identity control and prevent misuse. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fingerprints are now routinely collected and stored in most immigration cases, including asylum, residence, rejection and expulsion cases. The use of biometrics ensures that individuals maintain a single identity in Norway, helping to combat ID fraud, welfare abuse and work-related crime. Biometrics can also be reused for permit renewals and residence cards. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The changes address concerns from the Directorate of Immigration that previous storage periods were too short for effective control. Under the new rules, all fingerprints in visa, residence, rejection, revocation and temporary expulsion cases will be stored for 20 years from the last registration. The rules have also been simplified and made more consistent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (4 June, 2025), Nå skal fingeravtrykk lagres lengre i utlendingssaker [Fingerprints will now be stored longer in immigration cases],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/na-skal-fingeravtrykk-lagres-lengre-i-utlendingssaker/id3106249/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03657D1B"/>
+    <w:nsid w:val="C61290C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/na-skal-fingeravtrykk-lagres-lengre-i-utlendingssaker/id3106249/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-adopts-amendments-extend-storage-period" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/na-skal-fingeravtrykk-lagres-lengre-i-utlendingssaker/id3106249/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>