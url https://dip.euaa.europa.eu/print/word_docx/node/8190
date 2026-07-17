--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -695,73 +695,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil and its partners also developed a roadmap to improve the prevention and responses to disappearances of unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there is any doubt about the UAM’s minority, for example related to the minor’s physical appearance, behaviour, or way of speaking, or when no identity documents are presented or when the authenticity of these documents cannot be confirmed, an age assessment can be ordered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there is no doubt about the minority or the age assessment confirmed the minor age, the Guardianship Service will immediately assign a guardian. Generally, the guardian will then decide - in consultation with the UAM - if the asylum application is the appropriate procedure to follow in the best interest of the child</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">When there is a doubt on the outcome of the medical test, the lowest age has to be taken into consideration. Usually, a margin of error of 2 years is taken into account, following critiques around the accuracy of the medical test to establish the age of non-Western children by the Order of Physicians. The consequence of this practice is that, in general, only a self-declared child who is tested to be 20 years of age will be registered as an adult. The person concerned can launch an appeal within 60 days at the Council of State, which can only review if the public authority had the legal right to conduct an age assessment and which will not examine the reliability of the results. The appeal is non-suspensive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors are enrolled in the education system as soon as possible. A social worker helps parents with the school registration process, in the framework of the social support outlined in the Reception Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil treats school enrolment as a priority. Children can typically start to attend school within a few days, although Belgium currently faces persistent challenges in ensuring access to education for minors as a result of capacity shortages.</w:t>
       </w:r>
     </w:p>
@@ -1379,51 +1356,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Applicants with special needs - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1527,51 +1504,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC8B5692"/>
+    <w:nsid w:val="002DE4BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>