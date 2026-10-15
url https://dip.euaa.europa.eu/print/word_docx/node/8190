--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -7,329 +7,877 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8155" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8156" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8157" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8158" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8159" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8160" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8161" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8162" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8163" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8164" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8165" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8168" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8169" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8170" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8172" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8173" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8174" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8175" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8178" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8179" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8180" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8181" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8182" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8183" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8184" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8185" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8186" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8187" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8188" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8189" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 9/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 21 November 2017 amending the Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 17 December 2017 amending the Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 21 November 2017 amending the Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of 15 December 1980 on the entry, residence, settlement and removal of foreign nationals, Loi du 15 décembre 1980 sur l’accès au territoire, le séjour, l’établissement et l’éloignement des étrangers, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 8 October 1981 on the entry, residence, settlement and removal of foreign nationals, Arrêté royal du 8 octobre 1981 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of 12 January 2007 on the reception of asylum applicants and certain other categories of foreigners, Loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers,  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16/04/2024: Royal Decree on material reception conditions for employed applicants, Arrêté royal relatif à l'octroi de l'aide matérielle aux demandeurs de protection internationale bénéficiant de revenus professionnels et autres catégories de revenus, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on material reception conditions for employed applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/04/2007: Royal Decree of 9 April 2007 determining manifestly unnecessary medical assistance and care which is not provided to the recipient of the reception and the daily medical assistance and care provided to the recipient of the reception, Arrêté royal du 9 avril 2007 déterminant l'aide et les soins médicaux manifestement non nécessaires qui ne sont pas assurés au bénéficiaire de l'accueil et l'aide et les soins médicaux relevant de la vie quotidienne qui sont assurés au bénéficiaire de ..., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on medical assistance for beneficiaries of reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25/04/2007: Royal Decree of 25 April 2007 determining the modalities for assessing the individual situation of the beneficiary of reception, Arrêté royal du 25 avril 2007 déterminant les modalités de l'évaluation de la situation individuelle du bénéficiaire de l'accueil, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on the assessment of reception needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/04/2007: Royal Decree of 9 April 2007 determining the regime and operating rules applicable to orientation and observation centres for unaccompanied foreign minors, Arrêté royal du 9 Avril 2007 déterminant le régime et les règles de fonctionnement applicables aux centres d'observation et d'orientation pour les mineurs étrangers non accompagnés, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on OOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/09/2018: Royal Decree of 2 September 2018 determining the regime and operating rules for reception facilities and the modalities for room supervision, Arrêté royal du 2 septembre 2018 déterminant le régime et les règles de fonctionnement applicables aux structures d'accueil et les modalités de contrôle des chambres, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on reception facilities</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commissariat Général aux Réfugiés et aux Apatrides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commissariaat-generaal voor de Vluchtelingen en de Staatlozen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (CGRS | CGRA | CGVS) is responsible for the asylum procedure (except for the Dublin procedure) and for arrangements for applicants with special procedural needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Agency for the Reception of Asylum Seekers (Fedasil) | L’Agence fédérale pour l’accueil des demandeurs d’asile | Federaal agentschap voor de opvang van asielzoekers is responsible for the reception of applicants for international protection and other target groups. In addition to the federal reception centres managed by Fedasil, there are reception centres managed by reception partners. The remaining places are in individual houses (Local Reception Initiatives – LIRs), organised by the local Public Centres of Social Welfare of the municipalities (PCSWs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Together with its partners, Fedasil organise the reception network, with particular attention to specific needs and vulnerable target groups.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IBZ) | Office des étrangers | Dienst Vreemdelingenzaken is responsible for the registration of an international protection and for the Dublin procedure and for identifying and addressing special procedural needs in collaboration with the CGRS and Fedasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff responsible for registering UAMs have received specific training for this purpose. They are also in constant contact with the coordinator of the vulnerable persons unit at the Immigration Office.</w:t>
       </w:r>
     </w:p>
@@ -567,122 +1115,123 @@
         <w:t xml:space="preserve">Families with minor children who make an application for international protection at the border can be detained in family units, open structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception of unaccompanied minors is regulated by Articles 40-42 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil takes into account special reception needs and vulnerabilities when allocating reception places. There are special structures (typically within collective reception centres) for families with children and persons with physical disabilities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a special reception trajectory for unaccompanied minors who spend 2-4 weeks in an Observation et OrientationCentre (COO, Centre d’Observvation et Orientation et d'Observation / Observatie- en Oriëntatiecentrum). They are then transferred to an adapted reception facility: federal reception centre, reception centre operated by a Fedasil partner or – for minors younger than 15 years and the particularly vulnerable – a special accommodation managed by communities in collaboration with and with co-financing of Fedasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Fedasil reception centre in Rixensart specialises in the support for underage pregnant girls and unaccompanied minor mothers, in a more familial environment, with special attention to caring for children and with daycare available on the spot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors with behavioural issues or with a risk of behavioural issues are transferred to a special facility implementing the time-out trajectory. In this trajectory, the emphasis is on prevention rather than restoration. Facilities implementing “time out” are Fedasil centre in Saint-Trond and Sugny (target group: young people from 18 to 21), and partners centres in Koekelberg (Samusocial) Brussel (Synergie 14), Liège (SAM absl) and Courtrai (Oranje Huis). Saint Trond and Koekelberg implement an urgent time-out trajectory for unaccompanied minors who need to be immediately managed as they were involved in a serious incident. The maximum length of the urgent time-out is 6 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Fedasil centres offer programmes where, due to the problematic behaviour of the unaccompanied minors, the child or their assigned support person could benefit from a break of the usual environment. The programmes implemented by Synergie 14 in Brussels and SAM in Liege are open to all unaccompanied minors who are seeking calm. The Oranjehuis in Courtrai implements a 2-week long time-out aiming to repair the links between the unaccompanied minor and their social environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors who have not made an application for international protection are specifically accommodated in Fedasil centre in Sugny in the first phase, but any COO should be able to accommodate them if needed. After reception in first phase, they move on to second phase when they are ready. Florennes centre (second phase) has started a separate project for so called nomadic unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">part of the federal reception centre, it is operated by Fedasil or its partner or – for minors younger than 15 years and the particularly vulnerable – special LRIs managed by the communities in collaboration and with co-financing of Fedasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -957,54 +1506,55 @@
         <w:t xml:space="preserve"> The law foresees that the CGRS will not apply the accelerated or border procedure in case it is of the opinion that the applicant has special procedural needs, in particular in the case of torture, rape or other serious forms of violence, which are incompatible with an accelerated or border procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When there are special procedural needs which would entail a restriction of the applicant's rights or would prevent the applicant from fulfilling the obligations under the asylum procedure, the border or accelerated procedures will not be applied. These applicants go through the regular procedure then. The CGRS assesses this on an individual basis. The assessment of the special procedural needs remains valid for any subsequent application, unless new significant information emerges that requires an update to the previous assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an application is lodged at the Immigration Office in Brussels, applicants are given a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">brochure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the same day, as mandated by the Royal Decree laying down certain aspects of the procedure to be followed by the Immigration Office (Act of 15 December 1980 on access to the territory, residence, establishment and removal of foreign nationals). Articles 2 and 3 of this decree specify the requirement to provide applicants with a comprehensive brochure during the lodging phase. In practice, it is given after making the application at the Immigration Office in Brussels. This brochure contains information related to special procedural guarantees for applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
@@ -1133,54 +1683,55 @@
         <w:t xml:space="preserve">If there is any doubt about the unaccompanied child’s minority, a medical age assessment can be ordered (see hereunder the section “Age Assessment” for more details). If there is no doubt about the minority or the age assessment confirmed the minor age, the Guardianship Service will immediately take responsibility for the minor and assign a guardian, after the identification. Generally, the guardian will then decide - in consultation with the child - if the asylum application is the appropriate procedure to follow in the best interest of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Office invites the unaccompanied child together with the guardian to fill out a questionnaire after lodging the application. During registration, unaccompanied children separated from the other asylum seekers (there us a specific area for unaccompanied children in the registration centre) and is assisted by staff from the Immigration Office trained to deal with unaccompanied children. Information on the identity of the child, fingerprints and photographs are then collected as for other asylum seekers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special provisions are in place for unaccompanied minors. Upon lodging their application, they receive </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifically tailored to their needs, available in languages such as Dutch, French, English, Arabic, Albanian, Tigrinya and Somali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
@@ -1191,54 +1742,55 @@
         <w:t xml:space="preserve">The assessment of the best interests of the child is always individualised, based on Article 6(1), (3) of the Dublin III Regulation. Thus, there is no specific procedure for this assessment in the Dublin context</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unaccompanied minor is invited to a personal interview by the CGRS, assuming that the child has sufficient power of discernment. The invitation to the personal interview is sent to the guardian’s chosen place of residence (with a copy being sent to the child’s place of residence and to the Guardianship Service). The personal interview is conducted between the specialised protection officer and the child. If desired, the child is assisted by a lawyer and a trusted person. This trusted person cannot be family. It has to be a person who, because of his profession, is specialised in assisting persons or in aliens’ law. The child is also assisted by a guardian. The personal interview takes place according to an adapted interview method. For instance, the personal interview takes place in a separate interview room. The protection officer adapts his language to the child and encourages it to tell as much as possible of its story spontaneously, from the perspective of its own perception. In doing so, he avoids asking closed questions as much as possible to avoid influencing the child. During the personal interview the child can draw or use other tools to clarify its story. The child can request a break whenever it needs one. The interpreters who assist the children during the interview have also received specific training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Aliens Act and the Royal Decree on CGRS Procedure foresees some specific arrangements for interviewing (unaccompanied) minors. Accompanied minors have the right to lodge a separate asylum application in their own name and/or to request to be separately interviewed from their parents. Otherwise, the CGRS may interview an accompanied minor without his/her request for particular reasons in the child’s best interest. The child has however always the possibility to refuse this interview. Overall, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CGRS Interview Charter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> underlines that the interview has to be adapted to the specificities of the case, including the profile and eventual vulnerability of the applicant. There is no legal or indicative minimum age for interviewing accompanied or unaccompanied children (in practice, this is only possible, when the child has reached a certain level of maturity). A CALL judgement clarified that indeed, all unaccompanied minors should be invited for an interview. No special procedural rules apply to the interviewing process of children, but guarantees are in place according to the child's age, maturity and individual circumstances (Aliens Act, Article 57/1). Unaccompanied children are assigned a guardian, and all minors are interviewed by a protection officer specially trained for interviewing this group. If an accompanied minor lodges an application in his/her own name, the law provides that the child must be heard in principle, unless the CGRS determines that he/she does not have sufficient discernment. In that case, the CGRS takes a decision based on other elements (statements of parents, documents, COI, etc)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
       </w:r>
     </w:p>
@@ -1258,52 +1810,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A guardian, who is appointed by the Guardian Service, has the legal obligation to appoint a lawyer as soon as possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1356,199 +1908,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Belgium</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="002DE4BC"/>
+    <w:nsid w:val="73E8359D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1651,52 +2236,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="74D3C51F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1777,55 +2513,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;cn=2017112117&amp;table_name=loi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=18-03-12&amp;numac=2017014422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/1981/10/08/1981001949/justel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/2007/01/12/2007002066/justel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=24-06-19&amp;numac=2024006083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002076/justel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/25/2007002083/justel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002074/justel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2018/09/02/2018014042/justel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgvs.be/nl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;table_name=loi&amp;cn=2007011252#LNK0027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en/themes/international-protection/application-international-protection/lodging-application/brochure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/asiel_asile_-_nbmv_mena_-_unaccompanied-foreign-minor_-_eng_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/brochure_charte-daudition_eng_0.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8155" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8159" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8162" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8164" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;cn=2017112117&amp;table_name=loi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=18-03-12&amp;numac=2017014422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/1981/10/08/1981001949/justel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/2007/01/12/2007002066/justel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=24-06-19&amp;numac=2024006083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002076/justel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/25/2007002083/justel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002074/justel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2018/09/02/2018014042/justel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgvs.be/nl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;table_name=loi&amp;cn=2007011252#LNK0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en/themes/international-protection/application-international-protection/lodging-application/brochure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/asiel_asile_-_nbmv_mena_-_unaccompanied-foreign-minor_-_eng_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/brochure_charte-daudition_eng_0.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>