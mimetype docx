--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,98 +21,109 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The conditions for permanent residence are being tighten and the Aliens Act amended zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that the Government submitted to Parliament the proposed amendments to the Aliens Act with the aim to tighten the conditions for obtaining permanent residence permit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following changes are envisaged, with entry into force on 8 January 2025: continuous period of residence of 6 years (extended from currently 4 years), when the pervious condition is fulfilled, there is a requirement of proficiency in either Finnish or Swedish as satisfactory and 2 years of work experience in Finland, Applicants who have completed a master's degree, a postgraduate degree or a university bachelor's degree in Finland could obtain a permanent residence permit without having to meet the required period of residence in terms of years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, it will be still possible to obtain a permanent residence permit based on a four-year period of residence if the person will meet one of the following three additional requirements: 1) a minimum annual income of EUR 40,000, 2) a master's degree or a postgraduate degree recognised in Finland and two years of work experience in Finland, and 3) high proficiency in Finnish or Swedish and three years of work experience in Finland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the person meets the work experience requirement, there is a requirement that they have only used unemployment security or social assistance for a maximum of three months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (5 June, 2025), [ Government to tighten conditions for permanent residence permits],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/hallitus-tiukentaa-pysyvan-oleskeluluvan-edellytyksia?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2025</w:t>
       </w:r>
     </w:p>
@@ -146,52 +157,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +255,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +391,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55ED4B8B"/>
+    <w:nsid w:val="F973CE0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,51 +664,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/conditions-permanent-residence-are-being-tighten-and-aliens-act-amended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/hallitus-tiukentaa-pysyvan-oleskeluluvan-edellytyksia?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/conditions-permanent-residence-are-being-tighten-and-aliens-act-amended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/hallitus-tiukentaa-pysyvan-oleskeluluvan-edellytyksia?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>