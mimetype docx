--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The conditions for permanent residence are being tighten and the Aliens Act amended zzzzzz</w:t>
+          <w:t xml:space="preserve">The conditions for permanent residence are being tighten and the Aliens Act amended</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that the Government submitted to Parliament the proposed amendments to the Aliens Act with the aim to tighten the conditions for obtaining permanent residence permit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following changes are envisaged, with entry into force on 8 January 2025: continuous period of residence of 6 years (extended from currently 4 years), when the pervious condition is fulfilled, there is a requirement of proficiency in either Finnish or Swedish as satisfactory and 2 years of work experience in Finland, Applicants who have completed a master's degree, a postgraduate degree or a university bachelor's degree in Finland could obtain a permanent residence permit without having to meet the required period of residence in terms of years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, it will be still possible to obtain a permanent residence permit based on a four-year period of residence if the person will meet one of the following three additional requirements: 1) a minimum annual income of EUR 40,000, 2) a master's degree or a postgraduate degree recognised in Finland and two years of work experience in Finland, and 3) high proficiency in Finnish or Swedish and three years of work experience in Finland. </w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (5 June, 2025), [ Government to tighten conditions for permanent residence permits],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/hallitus-tiukentaa-pysyvan-oleskeluluvan-edellytyksia?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F973CE0D"/>
+    <w:nsid w:val="74E438A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/conditions-permanent-residence-are-being-tighten-and-aliens-act-amended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/hallitus-tiukentaa-pysyvan-oleskeluluvan-edellytyksia?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>