--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Experts of the OCMA participated in a working visit to Lithuania in the field of migration documents zzzzzz</w:t>
+          <w:t xml:space="preserve">Experts of the OCMA participated in a working visit to Lithuania in the field of migration documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 4 and 5 of June, several experts in the field of identity documents participated in an experience exchange working visit to Lithuania, where they were received by the Lithuanian Migration Department in Vilnius. The purpose of the visit was to get acquainted with Lithuania's experience in managing migration processes, with special emphasis on digitalization solutions and improvement of customer service processes. During the working meeting, an overview of the structure and organization of services of the Lithuanian Migration Department was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (5 June, 2025), Pārvaldes eksperti darba vizītē Lietuvā apmainās ar pieredzi migrācijas dokumentu jomā [Administration experts exchange experience in the field of migration documents during a working visit to Lithuania],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/parvaldes-eksperti-darba-vizite-lietuva-apmainas-ar-pieredzi-migracijas-dokumentu-joma</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD283537"/>
+    <w:nsid w:val="D520EEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/experts-ocma-participated-working-visit-lithuania-field-migration-documents" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/parvaldes-eksperti-darba-vizite-lietuva-apmainas-ar-pieredzi-migracijas-dokumentu-joma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/experts-ocma-participated-working-visit-lithuania-field-migration-documents" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/parvaldes-eksperti-darba-vizite-lietuva-apmainas-ar-pieredzi-migracijas-dokumentu-joma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>