--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,232 +7,764 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8094" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8095" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8096" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8097" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8098" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8099" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8100" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8101" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8102" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8103" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8104" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8107" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8108" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8109" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8111" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8112" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8113" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8114" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8117" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8118" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8119" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8120" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8121" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8122" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8123" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8124" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8125" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8126" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8127" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8128" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French Code of Entry and Residence of Foreigners and of the Right to Asylum | Code de l’entrée et du séjour des étrangers et du droit d’asile CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French Code of Entry and Residence of Foreigners and of the Right to Asylum | Code de l’entrée et du séjour des étrangers et du droit d’asile CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">France is bound by the Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French Code of Entry and Residence of Foreigners and of the Right to Asylum | Code de l’entrée et du séjour des étrangers et du droit d’asile CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">France is bound by the Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French Code of Entry and Residence of Foreigners and of the Right to Asylum | Code de l’entrée et du séjour des étrangers et du droit d’asile CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment of special needs in the asylum procedure</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: French Office for the Protection of Refugees and Stateless Persons (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office français de protection des réfugiés et apatrides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - OFPRA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment of special needs in reception:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> French Office for Immigration and Integration (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office français de l’immigration et de l’intégration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - OFII)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception and care of Unaccompanied Minors (UAMs):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Departmental Child Welfare Services (ASE - Aide Sociale à l’Enfance)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -241,140 +773,147 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Age assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: President of the Departmental Council (Président du conseil départemental)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to the French determining authority (Office for the Protection of Refugees and Stateless Persons – OFPRA), case officers are trained on vulnerabilities as part of their initial and continuous training. Training modules and internal guidelines on vulnerabilities, including disability, are developed by the Vulnerability Unit of the Legal Department and by the 5 groups of experts dedicated to : sexual orientation, gender identity and expression and sex characteristics (SOGIESC) ; gender-based violence (GBV) ; trafficking in human beings (THB) ; minors ; and torture &amp; traumatism (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA Procedural Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, chapter 6.2). For the review of individual cases, advisory opinions are provided by the Legal Department/Vulnerability unit and the 5 groups of experts on vulnerabilities (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA Activity Report 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, pp. 83-87). Some of the training modules on vulnerabilities are compulsory for case officers and managers. A training module for case officers on case management of traumatic narratives is in place, provided by the mental health centre </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ESSOR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> handled by the NGO Forum Réfugiés Cosi. In the framework of the dialogue mechanism implemented by OFPRA with its relevant partners on vulnerabilities, including specialised NGOs, events and conferences are organised on a regular basis with the aim of exchanges of expertise and reciprocal capacity-building – e.g. “Perspectives on Asylum”, on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Human Trafficking (October 2023)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Torture (April 2024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FGM (March 2025)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agents from the French reception agency (Office for Immigration and Integration – OFII) are also specifically trained, and regular trainings are organised. Article L. 744-6 of the CESEDA establishes the obligation to provide training for OFII staff responsible for assessing vulnerabilities. In order to improve the identification and referral of persons with special needs or vulnerabilities, OFII </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">organised</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in June 2022, for the second year, running training, awareness-raising sessions for its agents, in collaboration with the United Nations High Commissioner for Refugees (UNHCR), the Committee against Modern Slavery (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Comité contre l'esclavage moderne, CCEM</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and the Association for the protection of women trafficking and exploitation victims (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Association Foyer mise à l'abri pour femmes victimes de la traite à exploitation</w:t>
@@ -525,123 +1064,126 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Housing arrangement </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for Immigration and Integration (OFII) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that since 2018, there were increasingly more accommodation places dedicated to the reception of victims of human trafficking (300 to provide safety for victims of trafficking and violence ) and LGBTQ+ (212 specialised places) reaching a total capacity of 512 places on 31 December 2022 (occupied up to 99%) .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Housing arrangements for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of human trafficking, torture or other forms of violence</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: In 2021, there were 300 specialised reception places in 4 regions (Ile de France, Nouvelle Aquitaine, Provence Alpes Côte d'Azur, Auvergne Rhône Alpes) adapted to women who are victims of human trafficking or victims of other forms of violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants with diverse SOGIESC:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national action plan on vulnerabilities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> set a target for the development of 200 specialised places in accommodation for the most vulnerable international protection applicants from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LGBT+ community</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This does not involve the creation of additional places, but rather the specialisation of existing places to accommodate this group in reception facilities duly registered in the OFII's national reception scheme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For all applicants, including when detained, the French Office for the Protection of Refugees and Stateless Persons (OFPRA) can define ad hoc modalities for processing their asylum claims when in a particular or vulnerable situation. If the applicant is in detention and OFPRA considers that it cannot examine the case within 96 hours due to the applicant’s individual circumstances or vulnerabilities, the applicant is released.</w:t>
       </w:r>
     </w:p>
@@ -728,145 +1270,149 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of its responsibilities, the departmental council must organise the provision of accommodation to ensure unconditional reception. The facilities providing shelter for individuals presenting themselves as unaccompanied minors are, moreover, classified as social care institutions (Article L. 312-1-I-1° of the CASF), and are therefore subject to the regulations applicable to social and medico-social institutions, particularly with regard to users’ rights (Articles L. 311-3 et seq. of the CASF), as well as authorisation, oversight, and pricing by the president of the departmental council (Articles L. 313-3 et seq. of the CASF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Any person presenting themselves as an unaccompanied minor is taken into care through an emergency provisional reception by the services of the department in which they are located, and more specifically by the child welfare services (ASE), which continues throughout the entire period of evaluation of the individual’s situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thus, unaccompanied minors are usually first placed in departmental children's shelter or foster families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of this emergency provisional reception, the person is taken care of in a facility adapted to their situation, authorised and supervised by the departmental council, providing initial social support. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">law on child protection nº 2022-140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 7 February 2022 does not allow any longer hotel accommodation for children as of 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The president of the departmental council (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Président du conseil départemental</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for initiating the process of the social evaluation for persons declaring themselves as minors and being unaccompanied or without family members in France (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 2 of the order of 20 November 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person benefits from a respite period prior to their assessment. This respite period is a time during which the individual receives care on a health and human level, with an interview aimed solely at assessing their health needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment of minority status and isolation is carried out either by the child welfare services (ASE) or by a service authorised and supervised by the departmental council. The framework for the social assessment is defined by regulations and based on a national reference system to ensure the relevance and consistency of practices throughout the territory. It must be conducted by trained professionals in a language understood by the individual, with the use of an interpreter if necessary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The social evaluation is carried out either by the services of the departmental council or any organisation from the public or non-profit sector to which the President of the departmental council has delegated it to (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 4 of the order of 20 November 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The president of the departmental council has to ensure that those in charge of the social evaluation are adequately qualified and trained for carrying out the interviews with minors and take into consideration the best interests of the child (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 5 of the order of 20 November 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. L. 221-5 of the CASF provides that the minor, or their legal representative, may refer the matter to the juvenile judge to challenge decisions related to child protection, which includes the assessment of minority status and isolation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
@@ -948,163 +1494,165 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the emergency provisional reception period, an initial health assessment of the child is carried out as soon as possible (Art. R. 221-12, of the CASF). This is a process that is different from the age assessment since the aim of this assessment is to refer the person as early as possible to adequate health services in view of providing care that is adapted to the individuals health needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Public Health Council (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Haut Conseil de la Santé Publique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, HCSP) issued an opinion on the health assessment of unaccompanied minors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">opinion of 7 November 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice has published in July 2023 a guide on best practices with regard to a first assessment of health needs of unaccompanied minors during the intake period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has a number of regularisation mechanisms in place that entitle children to regularise their status at 18, based on private and family life. The transition to adulthood may start at the age of 17 in France when unaccompanied children start to be introduced to an independent life, usually through placement in transitional housing or the provision of specific training and guidance.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors, who were either placed within the child welfare services or with the care of a trusted person before the age of 16, may be issued a “private and family life” temporary residence permit in the following year of reaching the age of majority. This residence permit is valid for one year and may be issued on condition of the real and serious nature of a followed training, the nature of the individual’s relationship with the family in the country of origin, and the opinion of the host structure on their integration into French society (Art. L. 423-22 of the CESEDA). The residence permit enables them to study or to access the labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors, who were either placed within the child welfare services or with the care of a trusted person when they were older than the age of 16, can obtain exceptionally an "employee" or "temporary worker" residence permit in the following year after turning 18 years old. They have to prove that they followed a training course for at least six months and designed to provide a vocational qualification. This residence permit may be granted on condition of the real and serious nature of the training, the nature of the individual’s relationship with the family in the country of origin, and the opinion of the host structure on their integration into French society (Art. L. 435-3 of the CESEDA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Instructions from 21 September 2020 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">on the early examination of applications for residence permits by foreign minors entrusted to the departmental child welfare services aims to generalise the early examination of the right to stay for foreign minors entrusted to the child welfare services (ASE) as to avoid breaches of their rights when reaching majority and when they are engaged in vocational training or employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No. 2022-140 of 7 February 2022 on the protection of children includes provisions aiming at improving the care of young people presenting themselves as unaccompanied minors (UAMs):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UAMs receive support from child welfare services (ASE) in their efforts to obtain a residence permit upon reaching the age of majority, or, where applicable, in filing an international protection application. If they are taken into care at age 17, they must, as soon as possible, have an interview to prepare for the transition to adulthood;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The support they receive from the ASE is extended until the age of 21 through the "young adult contracts" mechanism (“contrats jeunes majeurs”);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to sponsorship or mentorship schemes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A mandatory follow-up interview with the young person six months after exiting the support system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is also the possibility in some cases to acquire French nationality. They have to apply at their local prefecture, which has the decision-making power in respect to residence permits and regularisation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1147,66 +1695,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the examination procedure, the determining authority (French Office for the protection of refugees and stateless persons – OFPRA) may identify elements of vulnerability and related to special procedural needs, either based on the applicant’s file or his statements during the personal interview (Art. L. 531-10 of the CESEDA). OFPRA may as well take into account the information transmitted by the reception agency (OFII) about the applicant’s special reception needs and information communicated by the applicant him/herself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the identified special needs, OFPRA can implement the procedural safeguards and good practices that it deems necessary (article L. 531-10 of the CESEDA). Inter alia, OFPRA can either prioritise the examination of the application or extend its timeframe, when appropriate, to support the applicant in a vulnerable situation to disclose his/her need for international protection. When the application has been registered in the accelerated procedure, such an extension of the examination timeframe entails channeling the application into the regular procedure (Art. L. 531-10, L. 531-28 and L. 531-30 of the CESEDA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2021, the Ministry of the Interior set an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">action plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Vulnerability Plan) which contains </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 practical actions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to improve early detection of applicants in a vulnerable situation and address their special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA case officers in charge of international protection applications filed by applicants with special needs and/or vulnerabilities ensure that the appropriate procedural guarantees are respected during the examination of their application. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
@@ -1232,544 +1782,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout the asylum procedure, concerning applicants who receive support from the SPADAs and for whom a vulnerability was identified, the information collected are transmitted to other stakeholders (including OFPRA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numerous and detailed information about procedural safeguards and good practices dedicated to applicants with special needs is available on the OFPRA's website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Proxima Nova&quot;" w:hAnsi="&quot;Proxima Nova&quot;" w:eastAsia="&quot;Proxima Nova&quot;" w:cs="&quot;Proxima Nova&quot;"/>
         </w:rPr>
         <w:t xml:space="preserve">website</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ofpra.gouv.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) in English and French:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pages on vulnerabilities (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...5 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA Procedural Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - chapter 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concerning unaccompanied minors: pages for applicants (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and for professionals (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and Guide for unaccompanied minors applying for asylum in France (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concerning minor girls at risk of female genital mutilation (FGM): pages for applicants (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), pages for professionals (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and pages for healthcare professionals (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concerning applicants with disabilities: pages for applicants (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and pages for healthcare professionals (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concerning assistance by a third party during the personal interview: pages for applicants (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and pages for professionals (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In particular, applicants can be assisted by a lawyer or a member of an authorised NGO: the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">list of authorised NGOs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available on OFPRA website (FR) – see also below Section 3 and Section 4. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA case officers are trained, in particular by the 5 groups of experts on vulnerabilities (GVF, SOGIESC, THB, Minors, Torture &amp; traumatism) to provide information on their rights to applicants identified as vulnerable in relation to these categories (e.g., information on the rights open to victims of domestic violence or human trafficking or on child protection). They are trained as well to refer these applicants, when needed, to specialised NGOs or relevant medical structures for support, or to refer to the reception agency (OFII) for a possible transfer to a safer accommodation (e.g. in case of on-going exploitation or domestic violence in France).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) does not define the notion of “adequate support” as provided for in Article 24(3) of the recast Asylum Procedures Directive but there are specific procedural safeguards relating to the personal interview in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French determining authority (OFPRA) is competent for implementing special procedural safeguards according to identified specific needs of applicants in a vulnerable situation. Some of these guarantees apply to the personal interview:   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interview by a case officer and with the assistance of an interpreter both trained on vulnerabilities. With regard to interpreters, they received training on vulnerabilities by OFPRA’s 5 groups of experts (see OFPRA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Activity reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code of conduct for interpreters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and they are informed of the special needs of the applicant beforehand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance by a third party during the interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- A lawyer or a member of an authorised NGOs (Art. L. 531-15 of the CESEDA) – on OFPRA website – to be noted: this provision applies to all applicants but a significant number of the authorised NGOs are specialised into supporting applicants in a vulnerable situation: victims of human trafficking or sexual exploitation, SOGIESC, women and girls exposed to GBV, children, people with mental health conditions, etc.); the lawyer or member of an authorised NGO is allowed to intervene (comments and additional information) at the end of the interview.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- For applicants with disabilities, their attending physician or a member of an NGO specialised in supporting people with disabilities (Art. L. 531-18 of the CESEDA) - authorisation subject to a case-by-case assessment, this third party isn’t supposed to intervene during or at the end of the interview.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mental health professional with the aim of reassurance – authorisation subject to a case-by-case assessment, this third party isn’t supposed to intervene during or at the end of the interview.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Only exceptionally when the presence of the above mentioned persons wouldn’t suffice to reassure and support the applicant, another trusted third party - authorisation subject to a case-by-case assessment, this third party isn’t supposed to intervene during or at the end of the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interview by a case officer and with an interpreter of the gender the applicant has chosen, in particular when the narrative includes sexual violence (article L. 531-17 of the CESEDA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tailored timeline: the timeline for examining the application may be adapted, either prioritised or lengthened, to enable the applicant in a vulnerable situation to disclose his/her story and for appropriate psycho-social or medical support to be provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applicants are entitled to be assisted during their personal interview at OFPRA either by a lawyer or by a member of an authorised NGO (Art. L. 531-15 of the CESEDA). The NGOs that fall under the scope of article L. 531-15 are organisations that defend human rights, rights of foreigners or asylum seekers, rights of women or children, or NGOs combatting discrimination based on SOGIESC. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">list of authorised NGOs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available on OFPRA’s website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The lawyer or the member of an authorised NGO informs OFPRA of his/her presence, at least 7 days before the interview in the regular procedure and 4 days before in the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with legal incapacity – i.e. accompanied and unaccompanied minors and adults with significant mental disabilities – need legal representation and assistance throughout the procedure. Concerning adults with mental disability, their particular vulnerability is taken into account: after a case-by-case assessment, when the elements of the file reveal a serious and lasting impact of mental faculties but there are no measure of judicial protection for vulnerable adults, OFPRA refers the case to the competent judicial authority (guardianship judge) for the purpose of appointing a legal representative and the examination of the international protection application is put on hold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1823,54 +2400,55 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors arriving in France have to contact the nearest prefecture to initiate the procedures to apply for asylum in France. Minors cannot initiate legal or administrative proceedings without having a legal representative (see below Legal guardian and representation for unaccompanied minors). The legal capacity for lodging an application on behalf of the UAM is with the legal representative: the designated guardian or the ad-hoc administrator. Therefore, the Public Prosecutor (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procureur de la République</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) designates the responsible department with the help of a yearly </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">territorial redistribution key</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (year 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsible departmental child welfare service (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aide Sociale à l’Enfance,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ASE) cannot immediately represent the UAM in an asylum procedure as it does not automatically become the minor's legal guardian. The application for guardianship or delegation of parental authority can be made by the public prosecutor, the responsible departmental child welfare service (ASE), or the person who wishes to become the UAM's legal representative. The appointment of a guardian has to be requested from the family/guardianship judge and the child welfare service responsible becomes the guardian only after the judge’s decision is delivered. </w:t>
@@ -1917,54 +2495,55 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cour nationale du droit d’asile,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> CNDA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The prefectures are required by the CESEDA to proceed with family tracing for UAMs as soon as possible after the application is lodged, while protecting the minor's best interests. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this context, the social evaluation of the minor (see more details under Age Assessment), which initially takes place to assess the minors ‘situation, can be an essential and conductive tool for the family tracing as during the interview/s, the evaluators gather details and information about the persons´ family members and close environment in his/her country of origin, e.g. the identities and parents ‘age (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 8 of the order of 20 November 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the unaccompanied minor is no longer in contact with her or his parents but with other family members who live in France, the family judge brings together a family council in order to appoint a guardian for the child.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there is no contact with the parents and no family members or relatives in France, a territorial (or state) guardian is appointed by the judge. The child welfare services (ASE) will then be responsible to assist the child in the proceedings. The appointed guardian also accompanies the minor in other steps such as access to schooling, health, etc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2012,124 +2591,130 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, CASF), the president of the departmental council must ensure that persons presenting themselves as minors and deprived temporarily, or definitely, from the protection of their family, are taken care of, and provide them with temporary emergency reception until the situation of the alleged minor is clear.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A social evaluation takes place in the language the alleged minor understands and when necessary, with an interpreter. The person is informed about the role of the social evaluation and also about the fact that s/he can be taken care of by the child welfare services (ASE) from another department if the evaluation concludes that s/he is an unaccompanied minor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amendment of Article 16 (Law n°2022-140 of the 7 February 2022 relative to the children’s protection) and of Art. L. 222-5-1 of the CASF shall (child welfare services, ASE) to anticipate the question of the lawfulness of the stay, and better inform the unaccompanied minors about the support by ASE to submit an international protection application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about the procedure for unaccompanied minors is available on the Ministry of the Interior’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on the OFPRA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA has published a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guide for asylum applications for unaccompanied minors in France</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. There is also a dedicated website about the asylum application procedure for UAMs available both in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior has a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leaflet for unaccompanied minors </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">available in several languages and written in a language appropriate for children with information on how they can get help, who to contact and what the asylum procedure consists of. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific body in France that assesses the best interests of the child. The administrative authorities take into account the best interests of the child in all decisions involving children. Every decision is based on a case-by-case review always taking the best interests of the child into account. </w:t>
       </w:r>
     </w:p>
@@ -2238,52 +2823,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors cannot initiate legal or administrative proceedings without having a legal representative. The legal capacity for lodging an application on behalf of the UAM lies with the legal representative: the designated guardian or the ad-hoc administrator. Therefore, the Public Prosecutor (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procureur de la République</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) designates the responsible department with the help of a territorial redistribution key. In order to cover for the period when no legal guardian is appointed yet, the Public Prosecutor appoints without any delay an ad-hoc administrator to represent the minor only in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The representative is required to provide assistance to the UAM in all aspects of the procedure. This support includes providing information and legal advice throughout every stages of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId52"/>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:headerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2336,199 +2921,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - France</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9634F602"/>
+    <w:nsid w:val="77EFBB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2632,51 +3250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8D9DEB0C"/>
+    <w:nsid w:val="AF222608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2780,51 +3398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="43BF8A07"/>
+    <w:nsid w:val="9295CCD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2928,51 +3546,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CEC988AB"/>
+    <w:nsid w:val="C5B2459B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="B8406D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3086,50 +3852,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3210,55 +3979,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006070158?dateVersion=25%2F07%2F2024&amp;nomCode=KQbirA%3D%3D&amp;page=1&amp;query=Directive+&amp;searchField=ALL&amp;tab_selection=code&amp;typeRecherche=date" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Ofpra%20Procedural%20Guide%20March%202024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-06/OFPRA_RA_2024_BD_PaP.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forumrefugies.org/nos-actions/en-france/sante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/lancement-des-perspectives-asile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/perspectives-asile-sur-la-prise-en-compte-de-la-torture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/perspectives-asile-sur-les-msf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2023/10/230691_OFII_RA_22_AXE3_BD.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/content/download/127815/1021010/file/Plan-vulnerabilite-28052021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Places-specialisees-public-LGBT-vulnerable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045133771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039417594/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcsp.fr/explore.cgi/avisrapportsdomaine?clefr=753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/circulaire/id/45056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofpra.gouv.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/taking-vulnerabilities-account" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/la-prise-en-compte-des-vulnerabilites" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/dossier/mineurs-non-accompagnes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/mineurs-non-accompagnes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/institutions/childrens-social-welfare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/administrations-juridictions/la-protection-de-lenfance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2022-10/guide_de_lasile_pour_les_mineurs_non_accompagnes_en_france_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/prise-en-compte-des-vulnerabilites/demander-lasile-en-cas-de-mutilation-sexuelle-feminine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/institutions/protection-against-female-genital-mutilation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/administrations-juridictions/la-protection-contre-les-msf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/healthcare-professionals/issuing-a-medical-certificate-relating-a-risk-sexual-mutilation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/professionnels-de-sante/delivrer-un-certificat-medical-relatif-a-un-risque-de-mutilation" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/taking-vulnerabilities-account/i-have-a-disability" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/prise-en-compte-des-vulnerabilites/demander-lasile-et-etre-en-situation-de-handicap" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/healthcare-professional/assistance-a-healthcare-professional-during-interview" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/professionnels-de-sante/accompagner-un-demandeur-en-entretien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/interview-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/etude-de-la-demande-dasile/entretien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/assistance-a-third-party-during-interview" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/associations/accompagner-un-demandeur-dasile-en-entretien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2023-08/20230421%20Associations%20habilit%C3%A9es.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/publications/les-rapports-dactivite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-09/Code%20of%20conduct%20for%20interpreters%20at%20Ofpra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045582555#:~:text=Il%20en%20r%C3%A9sulte%20que%20des%2cl%27ann%C3%A9e%20civile%20en%20cours." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-mineurs-non-accompagnes-demandeurs-d-asile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-suis-un-mna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/i-am-a-mna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/fr/Asile/Les-mineurs-non-accompagnes-demandeurs-d-asile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8094" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006070158?dateVersion=25%2F07%2F2024&amp;nomCode=KQbirA%3D%3D&amp;page=1&amp;query=Directive+&amp;searchField=ALL&amp;tab_selection=code&amp;typeRecherche=date" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Ofpra%20Procedural%20Guide%20March%202024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-06/OFPRA_RA_2024_BD_PaP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forumrefugies.org/nos-actions/en-france/sante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/lancement-des-perspectives-asile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/perspectives-asile-sur-la-prise-en-compte-de-la-torture" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/perspectives-asile-sur-les-msf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2023/10/230691_OFII_RA_22_AXE3_BD.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/content/download/127815/1021010/file/Plan-vulnerabilite-28052021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Places-specialisees-public-LGBT-vulnerable" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045133771" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039417594/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcsp.fr/explore.cgi/avisrapportsdomaine?clefr=753" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/circulaire/id/45056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofpra.gouv.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/taking-vulnerabilities-account" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/la-prise-en-compte-des-vulnerabilites" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/dossier/mineurs-non-accompagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/mineurs-non-accompagnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/institutions/childrens-social-welfare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/administrations-juridictions/la-protection-de-lenfance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2022-10/guide_de_lasile_pour_les_mineurs_non_accompagnes_en_france_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/prise-en-compte-des-vulnerabilites/demander-lasile-en-cas-de-mutilation-sexuelle-feminine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/institutions/protection-against-female-genital-mutilation" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/administrations-juridictions/la-protection-contre-les-msf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/healthcare-professionals/issuing-a-medical-certificate-relating-a-risk-sexual-mutilation" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/professionnels-de-sante/delivrer-un-certificat-medical-relatif-a-un-risque-de-mutilation" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/taking-vulnerabilities-account/i-have-a-disability" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/prise-en-compte-des-vulnerabilites/demander-lasile-et-etre-en-situation-de-handicap" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/folder/healthcare-professional/assistance-a-healthcare-professional-during-interview" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/professionnels-de-sante/accompagner-un-demandeur-en-entretien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/interview-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/etude-de-la-demande-dasile/entretien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/assistance-a-third-party-during-interview" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/dossier/associations/accompagner-un-demandeur-dasile-en-entretien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2023-08/20230421%20Associations%20habilit%C3%A9es.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/publications/les-rapports-dactivite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-09/Code%20of%20conduct%20for%20interpreters%20at%20Ofpra.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045582555#:~:text=Il%20en%20r%C3%A9sulte%20que%20des%2cl%27ann%C3%A9e%20civile%20en%20cours." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-mineurs-non-accompagnes-demandeurs-d-asile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-suis-un-mna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en/i-am-a-mna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/fr/Asile/Les-mineurs-non-accompagnes-demandeurs-d-asile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>