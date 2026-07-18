--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Red cross publishes its Asylum and Reception Monitoring Report for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross (hereinafter referred to as LRC) is the sole non-governmental organization (NGO) operating in Lithuania that conducts independent monitoring of the reception and protection of asylum seekers, as well as their access to the asylum procedure. The United Nations Refugee Agency (UNHCR) is the only other entity that undertakes similar activities, with which the LRC collaborates to carry out monitoring. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In certain cases, the Office of the Comptroller of the Seimas of the Republic of Lithuania also participates in this effort. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout the year, LRC observers visit border units, accommodation and detention centers for foreigners, and other facilities where asylum seekers are temporarily housed or detained. Following each visit, a detailed report is compiled, outlining the observations made during the visit. These reports are submitted to the relevant institutions. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -300,51 +298,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -436,51 +434,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A98FFC0A"/>
+    <w:nsid w:val="C4529A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -709,51 +707,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/red-cross-publishes-its-asylum-and-reception-monitoring-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LRK-metine-stebesenos-ataskaita-2024-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LRK-metine-stebesenos-ataskaita-2024-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>