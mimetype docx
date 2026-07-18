--- v1 (2026-07-18)
+++ v2 (2026-07-18)
@@ -434,51 +434,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4529A2E"/>
+    <w:nsid w:val="EBE0FCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>