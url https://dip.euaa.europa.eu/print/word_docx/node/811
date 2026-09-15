--- v2 (2026-07-18)
+++ v3 (2026-09-15)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Red cross publishes its Asylum and Reception Monitoring Report for 2024</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Lithuanian Red Cross (hereinafter referred to as LRC) is the sole non-governmental organization (NGO) operating in Lithuania that conducts independent monitoring of the reception and protection of asylum seekers, as well as their access to the asylum procedure. The United Nations Refugee Agency (UNHCR) is the only other entity that undertakes similar activities, with which the LRC collaborates to carry out monitoring. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In certain cases, the Office of the Comptroller of the Seimas of the Republic of Lithuania also participates in this effort. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout the year, LRC observers visit border units, accommodation and detention centers for foreigners, and other facilities where asylum seekers are temporarily housed or detained. Following each visit, a detailed report is compiled, outlining the observations made during the visit. These reports are submitted to the relevant institutions. </w:t>
       </w:r>
@@ -122,54 +137,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Unfortunately, the exact conditions of reception and protection afforded to these individuals remain unclear, as LRC monitors lack access to this category of persons. In cases known to the LRC, it was found that during the initial days of detention, foreigners were often denied even the minimum recommended conditions, highlighting a pressing need for improved treatment and care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuanian Red Cross | Lietuvos Raudonasis Kryžius (10 June, 2025), (2025 m. balandis). 2024 m. stebėsenos ataskaita translate [(April 2025). 2024 Monitoring Report],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://redcross.lt/wp-content/uploads/2024/10/LRK-metine-stebesenos-ataskaita-2024-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,52 +216,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -298,187 +314,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EBE0FCC7"/>
+    <w:nsid w:val="F03F80C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -707,55 +756,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LRK-metine-stebesenos-ataskaita-2024-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/red-cross-publishes-its-asylum-and-reception-monitoring-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcross.lt/wp-content/uploads/2024/10/LRK-metine-stebesenos-ataskaita-2024-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>