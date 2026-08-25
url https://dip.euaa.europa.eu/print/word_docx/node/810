--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government of Slovenia praises the agreement signed between the EU and Bosnia for Frontex operations zzzzzz</w:t>
+          <w:t xml:space="preserve">The government of Slovenia praises the agreement signed between the EU and Bosnia for Frontex operations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior of the Republic of Slovenia has been actively striving for the conclusion of a status agreement between Frontex and Bosnia and Herzegovina for a long time. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government of Slovenia believes that the deployment of the European Border and Coast Guard standing corps with executive powers will have a positive impact on both the management of Bosnia and Herzegovina's borders and the management of the EU's external borders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Besides, the conclusion of the agreement will represent a major step forward in the EU's efforts to develop and implement European Integrated Border Management in the Western Balkans region and to manage migration flows along the Western Balkans migration route.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry of the Interior | Ministrstvo za notranje zadeve (11 June, 2025), Evropska unija in Bosna in Hercegovina v Bruslju podpisali sporazum o operativnih dejavnostih [The EU and Bosnia and Herzegovina sign an agreement on operational activities in Brussels],</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (11 June, 2025), Evropska unija in Bosna in Hercegovina v Bruslju podpisali sporazum o operativnih dejavnostih [The EU and Bosnia and Herzegovina sign an agreement on operational activities in Brussels],</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2025-06-11-evropska-unija-in-bosna-in-hercegovina-v-bruslju-podpisali-sporazum-o-operativnih-dejavnostih/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C264459"/>
+    <w:nsid w:val="4859B4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/government-slovenia-praises-agreement-signed-between-eu-and-bosnia-frontex" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-06-11-evropska-unija-in-bosna-in-hercegovina-v-bruslju-podpisali-sporazum-o-operativnih-dejavnostih/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/government-slovenia-praises-agreement-signed-between-eu-and-bosnia-frontex" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-06-11-evropska-unija-in-bosna-in-hercegovina-v-bruslju-podpisali-sporazum-o-operativnih-dejavnostih/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>