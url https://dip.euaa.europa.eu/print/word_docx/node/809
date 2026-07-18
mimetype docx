--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Proposal to keep the reception allowance at reduced level zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior proposed the extension of the act which temporarily reduced the reception allowance and spending allowance. The proposal has been sent to the Government, with a deadline of 24 July to submit comments. The aim of the Ministry is to make permanent legislative changes which will be for implementation of the recast Reception Conditions Directive from the Pact, with a reduced reception allowance to the minimum allowed by the EU legislation and the Finnish Constitution. The new Reception Act is scheduled to enter into force no later than 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (11 June, 2025), [Reception allowance to remain at reduced level],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/vastaanottorahan-valiaikaisella-lailla-saadettya-tasoa-jatketaan?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98D43F73"/>
+    <w:nsid w:val="E95E25E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/proposal-keep-reception-allowance-reduced-level" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vastaanottorahan-valiaikaisella-lailla-saadettya-tasoa-jatketaan?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/proposal-keep-reception-allowance-reduced-level" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vastaanottorahan-valiaikaisella-lailla-saadettya-tasoa-jatketaan?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>