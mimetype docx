--- v1 (2026-07-18)
+++ v2 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proposal to keep the reception allowance at reduced level zzzzzz</w:t>
+          <w:t xml:space="preserve">Proposal to keep the reception allowance at reduced level</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior proposed the extension of the act which temporarily reduced the reception allowance and spending allowance. The proposal has been sent to the Government, with a deadline of 24 July to submit comments. The aim of the Ministry is to make permanent legislative changes which will be for implementation of the recast Reception Conditions Directive from the Pact, with a reduced reception allowance to the minimum allowed by the EU legislation and the Finnish Constitution. The new Reception Act is scheduled to enter into force no later than 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (11 June, 2025), [Reception allowance to remain at reduced level],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/vastaanottorahan-valiaikaisella-lailla-saadettya-tasoa-jatketaan?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E95E25E6"/>
+    <w:nsid w:val="B858073B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/proposal-keep-reception-allowance-reduced-level" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vastaanottorahan-valiaikaisella-lailla-saadettya-tasoa-jatketaan?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>