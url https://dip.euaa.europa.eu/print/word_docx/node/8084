--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,195 +7,563 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
-      </w:r>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Last amended by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="section-8061" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="section-8062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="section-8063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="section-8064" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="section-8065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8066" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8067" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8069" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8072" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8073" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8074" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8075" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8077" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8080" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8081" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8082" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8083" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum, CESEDA | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Last amended by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Law No 2024-42 of 26 January 2024 to control immigration and improve integration (Loi n° 2024-42 du 26 janvier 2024 pour contrôler l'immigration, améliorer l'intégration).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Order No 2020-1733 of 16 December 2020 relating to the legislative part of the CESEDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Law No 2018-778 of 10 September 2018 for controlled immigration, an effective right of asylum and successful integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Law No 2018-187 of 20 March 2018 on the Good Application of the Common European Asylum System.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Law No 2016-274 of 7 March 2016 on the Reform of Foreigners' Rights | Loi n° 2016-274 du 7 mars 2016 relative au droits des étrangers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2015-925 of 29 July 2015 on the Reform of Asylum Law | Loi n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
@@ -265,299 +633,299 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(PAF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Pre-registration at first reception centres for asylum seekers | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(SPADA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (centre de rétention administrative – CRA): CRA’s administration, Police, including Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF) (on site)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gendarmerie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prison administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -566,57 +934,57 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
@@ -629,129 +997,129 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">First reception centres for asylum seekers | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(SPADA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for Immigration and Integration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de l’Immigration et de l’Intégration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFII)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
@@ -760,81 +1128,81 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">80 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">11 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">33 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA does not contain provisions referring to crisis situations or force majeure. Details of such situations can be found in policy or planning documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -851,89 +1219,89 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recast Qualification Directive, Article 21 on protection from refoulement has not been transposed into French law. In France, there is a principle of primacy of international conventions over domestic law. This means that the Geneva Convention, Article 33 is directly applicable in France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Preamble of the Constitution of 27 October 1946</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, para 4 states that “Any man persecuted because of his/her action in favour of freedom has the right of asylum on the territories of the Republic”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Constitutional Council No 93-325 DC of 13 August 1993</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that the right to asylum is a principle of constitutional value, which includes the right to remain during the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers explicitly to the non-refoulement principle, defining it in accordance with the Geneva Convention and in relation to a safe third country and first country of asylum. This compulsory principle, which applies to the authority competent for a return (prefecture), is placed under the control of the judge. The judge checks, in particular, the legality of the decision determining the country of return. This procedure suspends any expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For asylum applications, an assessment is launched by the competent authority, OFPRA and, when applicable, the CNDA (in compliance with the CESEDA, Book V).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1189,106 +1557,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application at border: Border Police | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Aux Frontières</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PAF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application on the territory: Pre-registration at first reception centres for asylum seekers | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SPADA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application in detention (centre de rétention administrative – CRA): CRA’s administration, Police, including Border Police | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Aux Frontières</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PAF) (on site), Gendarmerie, Prison administration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1308,289 +1676,289 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants must first pre-register at one of the first reception centre for asylum seekers (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, SPADA). They are run by NGOs in the framework of a public contract with the French Office for Immigration and Integration (OFII), which provides the overall management and financing of the pre-registration network. A list of SPADA platforms is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (April 2025). Applicants do not need an appointment, except for the Ile-de-France region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SPADAs are responsible for the pre-registration phase and give appointments at the single desk. The appointment given to the applicant to register the application at the single desk is within 3 working days (or within 10 working days in case of a large influx of applicants). The SPADA informs the applicant about the asylum procedure and pre-fills an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">online registration form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with basic details provided by the applicant, such as their photo, name, surname, nationality, date and place of birth, family members, civil status, date of entry on the French territory and phone number. This form is automatically transmitted to the single desk. The SPADA can also take ID photos, which will be required at the single desk and for lodging the application, if the applicant does not have any. General information on the procedure is also provided to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prefect of Police of Paris </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants register their application for international protection at the single desk. Currently there are </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">34 single desks GUDAs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> all over France. The foreign nationals services of the prefecture registers international protection applications in Martinique (Fort de France), Guadeloupe, Reunion (St Denis), Mayotte (Mamoudzou), Saint Martin and Saint Barthélémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the single desk, applicants will complete two steps:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An officer from the prefecture checks and completes the identification data of the applicant, takes their fingerprints, and interviews them to determine whether France or another Member State is responsible for the examination of their application – the application can then be formally registered; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the registration, on the same date and at the same place, an OFII agent meets the applicant, assesses their personal situation and potential special reception needs through a questionnaire, and decides accordingly on the necessary reception arrangements and care package. The applicant can either accept and sign or refuse and lose the entitlement to material reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information related to the applicant and their situation are registered in different information systems which are interconnected:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the Asylum Information System (SI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asile</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), which is part of a larger information system (SI AEF – information system for foreign nationals in France) itself supplied with data from AGDREF (Application for the Management of Foreign Nationals in France | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application de Gestion des Ressortissants Étrangers en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), for the prefectures,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">INEREC (Database of Asylum Seekers | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fichier Ofpra des demandeurs d'asil</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">e) for OFPRA,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DN@-NG (National reception system - recast | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dispositif national d’accueil – nouvelle génération</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) for OFII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1625,51 +1993,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides (OFPRA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After registration, applicants have 21 days to lodge an asylum application and send it by registered mail to OFPRA, including: the completed and signed asylum application form in French, 2 ID photos, a copy of the asylum application certificate and, if applicable, a copy of a travel document or residence permit (CESEDA, Article R. 531-2 and R. 532-9). </w:t>
       </w:r>
     </w:p>
@@ -1705,51 +2073,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA contains several articles which underline the duty of the relevant public authority to inform a person, in a language they can understand, about their right to apply for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A series of informative videos about making, registering and lodging an application, the assessment, the personal interview, the decision and the rights and obligations of the applicant are available on the OFPRA website in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">French</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport and other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1954,87 +2322,87 @@
         <w:t xml:space="preserve">Regarding the interview, article L. 531-12 of the CESEDA states that OFPRA summons the applicant to a personal interview by any means guaranteeing confidentiality and personal receipt of the summons. OFPRA can only be dispensed with this requirement if it is preparing to make a decision recognising the applicant as a refugee on the basis of the information in its possession or when medical reasons, lasting and beyond the control of the person concerned, prevent the interview from taking place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA contains several articles which underline the duty of the relevant public authority to inform a person, in a language they can understand, about their right to apply for asylum, including the border police in waiting zones or the personnel of an administrative detention centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information is available on the websites of different authorities, such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">the Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">service-public.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA provides that applicants receive an information brochure from the officer of the prefecture at the single desk upon registration, which includes information on the asylum procedure, the applicant’s rights and obligations throughout the procedure, the consequences of not respecting these obligations or not cooperating with the authorities, the support available for lodging an application, rights and obligations in terms of reception and organisations supporting asylum seekers. Specific documentation is also provided for applicants under Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants receive more information about the asylum procedure at the SPADA and at accommodation centres which provides legal, administrative and social support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2097,51 +2465,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide des procédures à l’OFPRA </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Guide%20des%20proc%C3%A9dures%20mars%202024.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
@@ -2170,51 +2538,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
@@ -2243,51 +2611,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Videos </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.ofpra.gouv.fr/faq-videos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2297,66 +2665,66 @@
         <w:t xml:space="preserve">An applicant may be directly received by officers from relevant services who are proficient in the language of an applicant (interviewee), without the assistance of an interpreter, or another officer or public servant can provide interpretation. Interpreters are engaged only when required. Interpretation can be provided remotely by telephone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An asylum applicant can be accompanied by a lawyer or a representative of an authorised and accredited NGO during the personal interview at OFPRA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about assistance by a third party during the interview, including the list of accredited third parties and the decision, is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId27"/>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2409,51 +2777,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2557,51 +2925,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77539BD5"/>
+    <w:nsid w:val="14B48398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +3073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FFF14EFF"/>
+    <w:nsid w:val="1F5D2A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2853,51 +3221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F3B74F0E"/>
+    <w:nsid w:val="F9155BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3369,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C07481EF"/>
+    <w:nsid w:val="8EAEF6A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="64B51085"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,52 +3664,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="776ED78B"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="A204048F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,50 +3826,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3434,51 +3953,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.prefectures-regions.gouv.fr%2F&amp;data=05%7C02%7CIoannaEleni.Tsekoura%40euaa.europa.eu%7C710521ee6aa2427c486608dc6b6c7e81%7Cd19e4243f4804af5889971f10798d806%7C0%7C0%7C638503360923504966%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=JBrvyw2AZD0kxHumJoVA062ESYP8PhNuG%2BfYAHoLCkI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2022/10/OFII_structures-premier-accueil-demandeurs-asile_202209.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefecturedepolice.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/le-bloc-de-constitutionnalite/preambule-de-la-constitution-du-27-octobre-1946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/en/decision/1993/93325DC.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006070158?init=true&amp;page=1&amp;query=CESEDA&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gisti.org/IMG/pdf/form_pada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-01/Carte%20des%20guichets%20uniques%20pour%20demandeurs%20d%27asile%20%28GUDA%29%2C%20septembre%202021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/faq-videos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-demande-lasile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Guide%20des%20proc%C3%A9dures%20mars%202024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/dossier/associations/accompagner-un-demandeur-dasile-en-entretien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8061" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.prefectures-regions.gouv.fr%2F&amp;data=05%7C02%7CIoannaEleni.Tsekoura%40euaa.europa.eu%7C710521ee6aa2427c486608dc6b6c7e81%7Cd19e4243f4804af5889971f10798d806%7C0%7C0%7C638503360923504966%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=JBrvyw2AZD0kxHumJoVA062ESYP8PhNuG%2BfYAHoLCkI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2022/10/OFII_structures-premier-accueil-demandeurs-asile_202209.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefecturedepolice.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/le-bloc-de-constitutionnalite/preambule-de-la-constitution-du-27-octobre-1946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/en/decision/1993/93325DC.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006070158?init=true&amp;page=1&amp;query=CESEDA&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gisti.org/IMG/pdf/form_pada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-01/Carte%20des%20guichets%20uniques%20pour%20demandeurs%20d%27asile%20%28GUDA%29%2C%20septembre%202021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/faq-videos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-demande-lasile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Guide%20des%20proc%C3%A9dures%20mars%202024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/dossier/associations/accompagner-un-demandeur-dasile-en-entretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>