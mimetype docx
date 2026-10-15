--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -32,457 +32,488 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8061" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8062" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8063" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8064" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8065" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8066" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Official external border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8067" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8068" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Protection from refoulement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8069" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8070" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8071" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Making an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8072" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Registering an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8073" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lodging an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8074" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Passport and other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8075" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8076" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8077" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Requirement to read digital data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8079" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guarantees for applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8080" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Confidentiality principle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8081" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information provision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8082" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8083" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 7/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum, CESEDA | </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last amended by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -638,68 +669,70 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -734,107 +767,110 @@
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(PAF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Pre-registration at first reception centres for asylum seekers | </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(SPADA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (centre de rétention administrative – CRA): CRA’s administration, Police, including Border Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF) (on site)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gendarmerie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prison administration</w:t>
@@ -867,68 +903,70 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -943,51 +981,52 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1006,123 +1045,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">First reception centres for asylum seekers | </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(SPADA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for Immigration and Integration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de l’Immigration et de l’Intégration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFII)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1131,81 +1175,84 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">80 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">33 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA does not contain provisions referring to crisis situations or force majeure. Details of such situations can be found in policy or planning documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1222,89 +1269,92 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recast Qualification Directive, Article 21 on protection from refoulement has not been transposed into French law. In France, there is a principle of primacy of international conventions over domestic law. This means that the Geneva Convention, Article 33 is directly applicable in France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Preamble of the Constitution of 27 October 1946</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, para 4 states that “Any man persecuted because of his/her action in favour of freedom has the right of asylum on the territories of the Republic”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Constitutional Council No 93-325 DC of 13 August 1993</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that the right to asylum is a principle of constitutional value, which includes the right to remain during the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CESEDA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers explicitly to the non-refoulement principle, defining it in accordance with the Geneva Convention and in relation to a safe third country and first country of asylum. This compulsory principle, which applies to the authority competent for a return (prefecture), is placed under the control of the judge. The judge checks, in particular, the legality of the decision determining the country of return. This procedure suspends any expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For asylum applications, an assessment is launched by the competent authority, OFPRA and, when applicable, the CNDA (in compliance with the CESEDA, Book V).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
@@ -1567,99 +1617,102 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application at border: Border Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Aux Frontières</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PAF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application on the territory: Pre-registration at first reception centres for asylum seekers | </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SPADA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application in detention (centre de rétention administrative – CRA): CRA’s administration, Police, including Border Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Aux Frontières</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PAF) (on site), Gendarmerie, Prison administration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French legislation does not allow for a person in need of protection to seek asylum from abroad.</w:t>
       </w:r>
@@ -1679,167 +1732,172 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants must first pre-register at one of the first reception centre for asylum seekers (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, SPADA). They are run by NGOs in the framework of a public contract with the French Office for Immigration and Integration (OFII), which provides the overall management and financing of the pre-registration network. A list of SPADA platforms is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (April 2025). Applicants do not need an appointment, except for the Ile-de-France region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SPADAs are responsible for the pre-registration phase and give appointments at the single desk. The appointment given to the applicant to register the application at the single desk is within 3 working days (or within 10 working days in case of a large influx of applicants). The SPADA informs the applicant about the asylum procedure and pre-fills an </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">online registration form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with basic details provided by the applicant, such as their photo, name, surname, nationality, date and place of birth, family members, civil status, date of entry on the French territory and phone number. This form is automatically transmitted to the single desk. The SPADA can also take ID photos, which will be required at the single desk and for lodging the application, if the applicant does not have any. General information on the procedure is also provided to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Prefectures | Préfecture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prefect of Police of Paris </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants register their application for international protection at the single desk. Currently there are </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">34 single desks GUDAs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> all over France. The foreign nationals services of the prefecture registers international protection applications in Martinique (Fort de France), Guadeloupe, Reunion (St Denis), Mayotte (Mamoudzou), Saint Martin and Saint Barthélémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the single desk, applicants will complete two steps:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1996,51 +2054,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides (OFPRA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After registration, applicants have 21 days to lodge an asylum application and send it by registered mail to OFPRA, including: the completed and signed asylum application form in French, 2 ID photos, a copy of the asylum application certificate and, if applicable, a copy of a travel document or residence permit (CESEDA, Article R. 531-2 and R. 532-9). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2076,51 +2135,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA contains several articles which underline the duty of the relevant public authority to inform a person, in a language they can understand, about their right to apply for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A series of informative videos about making, registering and lodging an application, the assessment, the personal interview, the decision and the rights and obligations of the applicant are available on the OFPRA website in </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport and other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
@@ -2325,87 +2385,91 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA contains several articles which underline the duty of the relevant public authority to inform a person, in a language they can understand, about their right to apply for asylum, including the border police in waiting zones or the personnel of an administrative detention centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information is available on the websites of different authorities, such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">service-public.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CESEDA provides that applicants receive an information brochure from the officer of the prefecture at the single desk upon registration, which includes information on the asylum procedure, the applicant’s rights and obligations throughout the procedure, the consequences of not respecting these obligations or not cooperating with the authorities, the support available for lodging an application, rights and obligations in terms of reception and organisations supporting asylum seekers. Specific documentation is also provided for applicants under Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants receive more information about the asylum procedure at the SPADA and at accommodation centres which provides legal, administrative and social support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
@@ -2468,51 +2532,52 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Guide%20des%20proc%C3%A9dures%20mars%202024.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2541,51 +2606,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Guide </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2614,51 +2680,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Videos </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.ofpra.gouv.fr/faq-videos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2668,51 +2735,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An asylum applicant can be accompanied by a lawyer or a representative of an authorised and accredited NGO during the personal interview at OFPRA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about assistance by a third party during the interview, including the list of accredited third parties and the decision, is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId49"/>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2777,199 +2845,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14B48398"/>
+    <w:nsid w:val="3BE5EF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3073,51 +3174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F5D2A81"/>
+    <w:nsid w:val="95D21C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3221,51 +3322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F9155BA0"/>
+    <w:nsid w:val="D6ADBFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3369,51 +3470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8EAEF6A2"/>
+    <w:nsid w:val="D2DF454C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3517,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="64B51085"/>
+    <w:nsid w:val="4900C278"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3665,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A204048F"/>
+    <w:nsid w:val="A102869E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +4058,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8061" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.prefectures-regions.gouv.fr%2F&amp;data=05%7C02%7CIoannaEleni.Tsekoura%40euaa.europa.eu%7C710521ee6aa2427c486608dc6b6c7e81%7Cd19e4243f4804af5889971f10798d806%7C0%7C0%7C638503360923504966%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=JBrvyw2AZD0kxHumJoVA062ESYP8PhNuG%2BfYAHoLCkI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2022/10/OFII_structures-premier-accueil-demandeurs-asile_202209.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefecturedepolice.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/le-bloc-de-constitutionnalite/preambule-de-la-constitution-du-27-octobre-1946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conseil-constitutionnel.fr/en/decision/1993/93325DC.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006070158?init=true&amp;page=1&amp;query=CESEDA&amp;searchField=ALL&amp;tab_selection=all" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gisti.org/IMG/pdf/form_pada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2025-01/Carte%20des%20guichets%20uniques%20pour%20demandeurs%20d%27asile%20%28GUDA%29%2C%20septembre%202021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/faq-videos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-demande-lasile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2024-03/Guide%20des%20proc%C3%A9dures%20mars%202024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/dossier/associations/accompagner-un-demandeur-dasile-en-entretien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>