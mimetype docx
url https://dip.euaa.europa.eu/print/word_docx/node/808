--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The European Commission publishes report on the implementation of the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">The European Commission publishes report on the implementation of the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read the press release of the European Commission </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Today, the Commission is reporting on the state of play on the implementation of the Pact on Migration and Asylum, adopted in June 2024. Half-way through the transition period, important progress has been made both at EU level and by Member States, but further efforts are needed to address remaining challenges and ensure the EU's new robust migration management system is fully operational in June 2026. In the Common Implementation Plan presented in June 2024, the Commission had set out the key milestones to put in place the legal and operational capabilities required to successfully start applying the new legislation by June 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -200,51 +201,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (11 June, 2025), [Commission reports on the implementation of the Pact on Migration and Asylum at halfway mark],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -373,187 +375,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D64854A"/>
+    <w:nsid w:val="EE7519B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -786,51 +821,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-publishes-report-implementation-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>