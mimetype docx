--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">New appointed Director General at OFPRA zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">New appointed Director General of the French Office for the Protection of Refugees and Stateless Persons by decree of 6 June 2025, Mr Alain Espinasse, took office on 10 June 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After holding a number of senior positions in the Ministry of the Interior, including as Prefect and as Director of the President's Office at the National Assembly, he succeeds Mr. Julien Boucher at the head of OFPRA with over 1,000 staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (11 June, 2025), Prise de fonction de M. Alain Espinasse [Appointment of Mr. Alain Espinasse],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/actualites/prise-de-fonction-de-m-alain-espinasse</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0E2080E"/>
+    <w:nsid w:val="4DC2733E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/new-appointed-director-general-ofpra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/prise-de-fonction-de-m-alain-espinasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/new-appointed-director-general-ofpra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/prise-de-fonction-de-m-alain-espinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>