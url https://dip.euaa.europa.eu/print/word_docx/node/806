--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">A coalition of NGOs submitted its opinion on the International Protection Bill 2025 to the JHAM committee zzzzzz</w:t>
+          <w:t xml:space="preserve">A coalition of NGOs submitted its opinion on the International Protection Bill 2025 to the JHAM committee</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In its Submission to the Committee on Justice, Home Affairs and Migration on the General Scheme of the International Protection Bill 2025, a coalition of ten organisations identified various issues, summarised below:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inaccurate or incomplete transposition of the text of the Pact regulations and directive: throughout the Heads of Bill important text from the Pact regulations has not been transposed. Regulations have direct effect on member states. However, failure to transpose text creates gaps between EU standards and national practice, resulting in legal uncertainty for applicants, practitioners, and decision-makers. It also increases the likelihood of litigation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Crucially, many of the elements that have not been transposed appear to be important safeguards for applicants Gaps in the Heads of Bill: There are significant omissions in the Heads of Bill. These include: little or no reference to reception conditions and the reception conditions directive, little reference to age assessment and what legal counselling may involve.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -145,54 +158,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The coalition is concerned that the text allows for the expanded use of both the safe country and safe third country concepts, both of which externalise refugee protection beyond member states and the EU As the Bill progresses through the legislative process the Coalition will continue to analyse and make submissions on the text. The submission is not final.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jesuit Refugee Service Ireland (12 June, 2025), [Civil Society Coalition on the EU Pact on Migration and Asylum, Submission to the Committee on Justice, Home Affairs and Migration on the General Scheme of the International Protection Bill 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jrs.ie/wp-content/uploads/2025/07/Civil-Society-Coalition_Submission-on-the-General-Scheme-of-the-International-Protection-Bill_June2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,52 +237,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -321,187 +335,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0EE2FF25"/>
+    <w:nsid w:val="E64EF615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -730,55 +777,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/coalition-ngos-submitted-its-opinion-international-protection-bill-2025-jham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrs.ie/wp-content/uploads/2025/07/Civil-Society-Coalition_Submission-on-the-General-Scheme-of-the-International-Protection-Bill_June2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/coalition-ngos-submitted-its-opinion-international-protection-bill-2025-jham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrs.ie/wp-content/uploads/2025/07/Civil-Society-Coalition_Submission-on-the-General-Scheme-of-the-International-Protection-Bill_June2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>