--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Memorandum of understanding signed between ministry and the Italian Episcopal Conference on legal migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Memorandum of understanding signed between ministry and the Italian Episcopal Conference on legal migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 June 2025, Italy's Ministry of the Interior and the Italian Episcopal Conference signed a protocol aimed at enhancing legal migration by promoting reception and inclusion initiatives for eligible migrants. The agreement, signed by Minister Matteo Piantedosi and Cardinal Matteo Zuppi, will encourage local cooperation between prefectures and church entities to support asylum seekers, refugees and vulnerable foreign nationals. A permanent technical committee will also be established to coordinate and monitor efforts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (12 June, 2025), Firmato al Viminale il protocollo tra ministero dell’Interno e CEI [The protocol between the Ministry of the Interior and the Italian Bishops' Conference (CEI) has been signed at the Ministry of the Interior],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/firmato-viminale-protocollo-ministero-dellinterno-e-cei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21CEDFC5"/>
+    <w:nsid w:val="711E5522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/memorandum-understanding-signed-between-ministry-and-italian-episcopal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/firmato-viminale-protocollo-ministero-dellinterno-e-cei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/memorandum-understanding-signed-between-ministry-and-italian-episcopal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/firmato-viminale-protocollo-ministero-dellinterno-e-cei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>