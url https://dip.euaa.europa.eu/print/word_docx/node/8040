--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -34,1930 +34,232 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Denmark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...20 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...28 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...509 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...55 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...89 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...289 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...63 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...126 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging an application</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...63 lines deleted...]
-        </w:rPr>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Passport and other documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Requirement to read digital data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guarantees for applicants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Confidentiality principle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...448 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...12 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2010,51 +312,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2156,505 +458,51 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...453 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2733,51 +581,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2021/1287" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politi.dk/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asyl.drc.ngo/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/You-are-waiting-for-an-answer/Asylum/Processing-of-an-asylum-case" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words-and-concepts/US/Asylum/Film-about-asylum/?anchor=6BF097C610824BAB8D0EF5264A7CC525&amp;callbackItem=B88F41FCC1464B35949A4F8DC5C56C06&amp;callbackAnchor=220512AA4A5B44DBB1A820A92C6FE1936BF097C610824BAB8D0EF5264A7CC525" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words-and-concepts/US/Asylum/Film-about-asylum/?anchor=6BF097C610824BAB8D0EF5264A7CC525&amp;amp;callbackItem=B88F41FCC1464B35949A4F8DC5C56C06&amp;amp;callbackAnchor=220512AA4A5B44DBB1A820A92C6FE1936BF097C610824BAB8D0EF5264A7CC525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rodekors.dk/vores-arbejde/asyl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.law.yale.edu/sites/default/files/denmarkadministrationofjusticeact.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>