--- v1 (2026-07-16)
+++ v2 (2026-07-17)
@@ -312,51 +312,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>