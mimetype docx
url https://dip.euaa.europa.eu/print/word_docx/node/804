--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,98 +22,110 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IND resumes the processing of applications by Syrians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new policy was presented to the parliament and states that the whole of Syria is now experiencing the lowest level of indiscriminate violence, in the meaning of recast QD, Article 15(c). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant must now prove that they would face a real risk of serious harm if returned in order to qualify for international protection. The policy notes that certain groups are at increased risk, and a risk profile was assigned to them. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These include the LGBTIQ+ community and Alawites. Approximately 16,870 pending and new applications can now be assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the time being, the reassessment of beneficiaries of international protection (more than 71,000 Syrian status holders) is postponed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (12 June, 2025), [IND resumes processing Syrian asylum applications],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/en/news/ind-resumes-processing-syrian-asylum-applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2025</w:t>
       </w:r>
@@ -148,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -415,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55C5BBF1"/>
+    <w:nsid w:val="A6CF7429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-resumes-processing-applications-syrians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/news/ind-resumes-processing-syrian-asylum-applications" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-resumes-processing-applications-syrians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/news/ind-resumes-processing-syrian-asylum-applications" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>