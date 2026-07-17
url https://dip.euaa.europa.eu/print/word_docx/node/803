--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -314,51 +314,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -450,51 +450,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B2E65F08"/>
+    <w:nsid w:val="D1E922E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>