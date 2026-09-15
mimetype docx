--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Around 30 unaccompanied minors in state care reported missing during HIQA service inspection zzzzzz</w:t>
+          <w:t xml:space="preserve">Around 30 unaccompanied minors in state care reported missing during HIQA service inspection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Health Information and Quality Authority (HIQA) published an inspection report on the child protection and welfare service provided by the Child and Family Agency's (Tusla) Separated Children Seeking International Protection Service. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Separated Children Seeking International Protection Service is a standalone Tusla service which offers an urgent response to the needs of unaccompanied minors and separated children seeking international protection who arrive in Ireland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The inspection was carried out between 28-30 January 2025 and 5 February 2025 to assess the progress the service had made to address non-compliances since a previous inspection in 2023. Data received prior to the inspection identified that there were 50 children reported by the service as missing in care in the previous 12 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -138,54 +151,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The area manager responded to HIQA with satisfactory assurances that a practice improvement plan would be put in place and a corresponding compliance plan was submitted outlining specific actions that would be taken to address the areas of non-compliance. HIQA will continue to monitor the service to support improvements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health Information and Quality Authority | An tÚdarás Um Fhaisnéis agus Cáilioch Sláinte (12 June, 2025), [ Health Information and Quality Authority Regulation Directorate monitoring inspection of Child Protection and Welfare Services],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hiqa.ie/system/files?file=inspectionreports/8511_CPW_SCIP_20250128.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -216,52 +230,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -314,187 +328,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D1E922E8"/>
+    <w:nsid w:val="9B988728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -723,55 +770,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/around-30-unaccompanied-minors-state-care-reported-missing-during-hiqa-service" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/system/files?file=inspectionreports/8511_CPW_SCIP_20250128.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/around-30-unaccompanied-minors-state-care-reported-missing-during-hiqa-service" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/system/files?file=inspectionreports/8511_CPW_SCIP_20250128.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>