--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,50 +7,406 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7984" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7985" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7986" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7987" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7989" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7990" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7992" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7993" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7995" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7998" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7999" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8000" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8001" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8002" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8004" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8006" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8009" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8010" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8012" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8014" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -146,559 +502,586 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (for resettlement and education pathway)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant’Egidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (for humanitarian corridors) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Health Organisation (WHO) (for medical evacuations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office of the Commissioner General for Refuges and Stateless Persons (CGRS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissariat Général aux Réfugiés et aux Apatrides (CGRA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissariaatgeneraal voor de vluchtelingen en de staatlozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(CGVS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State Security Services </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration Office | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des Étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vreemdelingezaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minister/State Secretary for asylum and migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrétaire d’État à l’Asile et la Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staatssecretaris voor Asiel en Migratie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Agency for the Reception of Asylum Seekers and Refugees (Fedasil) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence fédérale pour l'accueil des demandeurs d'asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federaal agentschap voor de opvang van asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration (IOM) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant’Egidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration Office | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des Étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vreemdelingezaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgian Embassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Federal Public Service (FPS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foreign Affairs, Foreign Trade and Development Cooperation | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service public fédéral (SPF) Affaires étrangères Commerce extérieur et Coopération au développement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overheidsdienst (FOD) Buitenlandse Zaken, Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Agency for the Reception of Asylum Seekers and Refugees (Fedasil) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence fédérale pour l'accueil des demandeurs d'asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federaal agentschap voor de opvang van asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration (IOM) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Agency for the Reception of Asylum Seekers and Refugees (Fedasil) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence fédérale pour l'accueil des demandeurs d'asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federaal agentschap voor de opvang van asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities Public Social Welfare Centres (PSWC) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres Publics d'Action Sociale (CPAS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openbaar Centrum voor Maatschappelijk Welzijn (OCMW) and regions </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisations (e.g. Caritas International and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant’Egidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sponsor or hosting groups (group of volunteers or associations supported by a community sponsorship organisation (CSO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes (currently on hold)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes (humanitarian visas are granted on a case-by-case basis)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community Sponsorship Programme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
       </w:r>
     </w:p>
@@ -1285,78 +1668,80 @@
         <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The humanitarian corridors programme is based on a Memorandum of Understanding between the Belgian State Secretary for Migration and Asylum and the Sant’ Egidio community. The objective was to offer a safe pathway to Belgium for 250 vulnerable refugees residing in Lebanon, Libya Syria and Afghanistan (or neighbouring countries). The programme started in 2022 and was supposed to ran until March 2024. It had to be extended by a year, but Sant'Egidio ultimately succeeded in selecting the foreseen 250 people and bringing them to Belgium by mid-2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium has initiated two pilot projects for other safe and legal pathways. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Displaced Talent for Europe (DT4E)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is a project that facilitates the identification of displaced talents in Jordan and Lebanon and enables their recruitment by employers in Belgium. Another pilot project is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU-Passworld project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that has the objective to create additional education pathways for refugees through community sponsorship programmes. The DT4E is for people in need of international protection (can be any nationality), and targets Jordan and Lebanon, as countries of first asylum: Jordan and Lebanon. There is no concrete target set as a quota. The programme is employer-led, talent centred, focuses on family unity, protection safeguards and durable solution, equitable access and implements a whole-of-society approach. The EU-Passworld aims at widening complementary pathways linked to community sponsorship in Europe. The project officially ran until 2024, but will be continued with the partners in order to facilitate a student pathway in Belgium over the coming years. The project includes persons in need of international protection (different nationalities), and targets Egypt, Uganda, Burundi and Cameroon as first countries of asylum. Its quota: 10 students during initial project period, 5 in the year after (academic year of 2025). The project is organised around a multi-stakeholder consortium of CSOs, government agencies, universities and UNHCR. It creates a link with the labour pathway.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1409,199 +1794,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCB90680"/>
+    <w:nsid w:val="3A4FFD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1704,52 +2122,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="AD5BCAFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1830,55 +2399,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/belgium/en/resettlement/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.be/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgvs.be/nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/nl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibz.be/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibz.be/nl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/nl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/resettlement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/en/embassies-and-consulates" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouvoirs-locaux.brussels/les-centres-publics-daction-sociale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plaatselijke-besturen.brussels/de-openbare-centra-voor-maatschappelijk-welzijn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/displaced-talent-europe-dt4e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eupassworld.eu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7984" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7995" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/belgium/en/resettlement/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.be/fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgvs.be/nl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/nl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibz.be/fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibz.be/nl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/nl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/resettlement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/en/embassies-and-consulates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diplomatie.belgium.be/nl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouvoirs-locaux.brussels/les-centres-publics-daction-sociale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plaatselijke-besturen.brussels/de-openbare-centra-voor-maatschappelijk-welzijn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/displaced-talent-europe-dt4e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eupassworld.eu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>