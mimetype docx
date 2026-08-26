--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister Poklukar participates in the EU JHA Council meeting in Luxembourg zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister Poklukar participates in the EU JHA Council meeting in Luxembourg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On temporary protection, Ministers discussed the Council's recommendations for future exit strategies, which also envisage a gradual transition from temporary protection to other forms of legal status and the organisation of voluntary returns once the conditions are met. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minister Poklukar emphasised that "a coordinated approach at the level of the European Union and cooperation with Ukraine will be crucial in this regard, and that it will also be necessary to discuss reintegration programmes and finding solutions for persons who do not meet the conditions for obtaining other forms of residence permits''. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The working lunch was aimed at strengthening return as one of the central pillars of the Pact on Migration and Asylum and strengthening cooperation with third countries on the readmission of persons who do not have the right to reside in the European Union. In this respect it was conveyed that Slovenia advocates for the unified action of the European Union, greater transparency of procedures and the credibility of measures, including the use of positive incentives and quiet diplomacy, and linking visa policy to development cooperation. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -73,56 +86,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the political governance of the Schengen area, for Slovenia one of the most important activities for more effective control of the external border will be trilateral patrols of the Slovenian, Croatian and Italian police, which will start operating on the border between Croatia and Bosnia and Herzegovina in the coming week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry of the Interior | Ministrstvo za notranje zadeve (13 June, 2025), Minister Poklukar na zasedanju notranjih ministrov EU v Luksemburgu [Minister Poklukar at the meeting of EU interior ministers in Luxembourg],</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (13 June, 2025), Minister Poklukar na zasedanju notranjih ministrov EU v Luksemburgu [Minister Poklukar at the meeting of EU interior ministers in Luxembourg],</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2025-06-13-minister-poklukar-na-zasedanju-notranjih-ministrov-eu-v-luksemburgu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BE08F5E"/>
+    <w:nsid w:val="D6F44938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/minister-poklukar-participates-eu-jha-council-meeting-luxembourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-06-13-minister-poklukar-na-zasedanju-notranjih-ministrov-eu-v-luksemburgu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/minister-poklukar-participates-eu-jha-council-meeting-luxembourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-06-13-minister-poklukar-na-zasedanju-notranjih-ministrov-eu-v-luksemburgu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>