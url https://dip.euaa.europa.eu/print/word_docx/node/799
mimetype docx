--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The EU extends temporary protection until March 2027, also addressing two Czech priorities zzzzzz</w:t>
+          <w:t xml:space="preserve">The EU extends temporary protection until March 2027, also addressing two Czech priorities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 13 June, in Luxembourg, the interior ministers of the EU countries approved the extension of temporary protection until March 2027. The proposal also contains recommendations on how to move from temporary protection to other forms of residence in a coordinated manner. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, each state will be able to choose its own approach - it will not be a uniform European solution. The Czech Minister of the Interior stated: "It is important for the Czech Republic that the proposal also addresses two of our own priorities - firstly, that in the event of a ceasefire, the issuance of temporary protection will be suspended. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, it is essential for us that it is clearly defined in relation to so-called secondary movements, i.e. situations where a refugee applies for temporary protection in multiple states. The proposal confirms that member states do not have to grant protection again to persons who have already obtained it elsewhere".</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (13 June, 2025), EU prodlužuje dočasnou ochranu pro uprchlíky z Ukrajiny do března 2027 [EU extends temporary protection for refugees from Ukraine until March 2027],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/eu-prodluzuje-docasnou-ochranu-pro-uprchliky-z-ukrajiny-do-brezna-2027.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A6B9A2FC"/>
+    <w:nsid w:val="E9AAFB63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/eu-extends-temporary-protection-until-march-2027-also-addressing-two-czech" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/eu-prodluzuje-docasnou-ochranu-pro-uprchliky-z-ukrajiny-do-brezna-2027.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>