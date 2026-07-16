--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of Immigration and Integration extends temporary protection for displaced Ukrainians until March 2027 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 13 June 2025, the Minister of Immigration and Integration announced that Denmark will follow the EU Council decision to prolong temporary protection for displaced Ukrainians until March 2027. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark's Special Act, which was introduced in March 2022, is aligned with the EU Directive on Temporary Protection and provides temporary residence for Ukrainians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension of validity of temporary protection status for beneficiaries will be made by executive order and does not require new legislation. Since the introduction of the Act, 55,000 residence permits have been granted, with around 38,000 Ukrainians currently residing in Denmark under its provisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (13 June, 2025), Danmark følger EU og vil forlænge Ukraine-særlov [Denmark follows the EU and will extend the Ukraine special law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/juni/overskrift/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89B0E97E"/>
+    <w:nsid w:val="D4D14B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>