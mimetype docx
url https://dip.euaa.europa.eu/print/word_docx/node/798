--- v1 (2026-07-16)
+++ v2 (2026-07-17)
@@ -21,102 +21,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of Immigration and Integration extends temporary protection for displaced Ukrainians until March 2027 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 13 June 2025, the Minister of Immigration and Integration announced that Denmark will follow the EU Council decision to prolong temporary protection for displaced Ukrainians until March 2027. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark's Special Act, which was introduced in March 2022, is aligned with the EU Directive on Temporary Protection and provides temporary residence for Ukrainians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension of validity of temporary protection status for beneficiaries will be made by executive order and does not require new legislation. Since the introduction of the Act, 55,000 residence permits have been granted, with around 38,000 Ukrainians currently residing in Denmark under its provisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (13 June, 2025), Danmark følger EU og vil forlænge Ukraine-særlov [Denmark follows the EU and will extend the Ukraine special law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/juni/overskrift/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
@@ -150,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -384,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D4D14B59"/>
+    <w:nsid w:val="12AD02A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +646,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>