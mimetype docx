--- v2 (2026-07-17)
+++ v3 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Immigration and Integration extends temporary protection for displaced Ukrainians until March 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Immigration and Integration extends temporary protection for displaced Ukrainians until March 2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 13 June 2025, the Minister of Immigration and Integration announced that Denmark will follow the EU Council decision to prolong temporary protection for displaced Ukrainians until March 2027. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark's Special Act, which was introduced in March 2022, is aligned with the EU Directive on Temporary Protection and provides temporary residence for Ukrainians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension of validity of temporary protection status for beneficiaries will be made by executive order and does not require new legislation. Since the introduction of the Act, 55,000 residence permits have been granted, with around 38,000 Ukrainians currently residing in Denmark under its provisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (13 June, 2025), Danmark følger EU og vil forlænge Ukraine-særlov [Denmark follows the EU and will extend the Ukraine special law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/juni/overskrift/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12AD02A1"/>
+    <w:nsid w:val="6CAC5AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/minister-immigration-and-integration-extends-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/juni/overskrift/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>