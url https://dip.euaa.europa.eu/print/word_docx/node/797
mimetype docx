--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -258,51 +258,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -394,51 +394,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F597574A"/>
+    <w:nsid w:val="96F09626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>