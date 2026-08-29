--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Deputy Minister of Migration and International Protection participates in the JHA meeting in Luxembourg zzzzzz</w:t>
+          <w:t xml:space="preserve">The Deputy Minister of Migration and International Protection participates in the JHA meeting in Luxembourg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mr. Nicolas A. Ioannidis participated in the work of the Justice and Home Affairs Council of the European Union which took place June 13 in Luxembourg. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In his remarks before the start of the Council's work, the Deputy Minister welcomed the inclusion of a reference to Cyprus' efforts to fully join the Schengen Area. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He said that the authorities of the Republic of Cyprus are working intensively to fulfill this goal within the coming months. During the Council's work, an exchange of views on the Common European Asylum System (CEAS) took place, during which the Deputy Minister reiterated the commitment of the Republic of Cyprus to take all necessary measures for the full and timely implementation of the EU Pact on Migration and Asylum. In this context, Mr. Ioannides stressed that operational readiness for the implementation of the Pact will be one of the key priorities of the upcoming Cyprus Presidency of the Council of the EU in the first half of 2026. Over the working lunch, Ministers exchanged views on the issue of returns and readmission of third-country nationals. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +86,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (13 June, 2025), Ο Υφυπουργός Μετανάστευσης και Διεθνούς Προστασίας συμμετείχε στο Συμβούλιο Δικαιοσύνης και Εσωτερικών Υποθέσεων της Ευρωπαϊκής Ένωσης [The Deputy Minister of Migration and International Protection participated in the JHA Council meeting in Luxembourg],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/symmetochi-tou-yfypourgou-metanastefsis-kai-diethnous-prostasias-sto-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-evropaikis-enosis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96F09626"/>
+    <w:nsid w:val="0174BB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/deputy-minister-migration-and-international-protection-participates-jha-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/symmetochi-tou-yfypourgou-metanastefsis-kai-diethnous-prostasias-sto-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-evropaikis-enosis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>