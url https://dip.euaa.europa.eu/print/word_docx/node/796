--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A4D1BC6"/>
+    <w:nsid w:val="8CC6EFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>