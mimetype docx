--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatia holds the presidency of the Salzburg Forum, the ministerial conference on migration and security zzzzzz</w:t>
+          <w:t xml:space="preserve">Croatia holds the presidency of the Salzburg Forum, the ministerial conference on migration and security</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Salzburg Forum Ministerial Conference, under the Croatian Presidency, will take place in Zagreb on 17/18 June 2025. Chaired by Deputy Prime Minister and Minister of the Interior Bozinovic, the event will gather Ministers of the Interior and key stakeholders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first day will focus on discussions among Salzburg Forum Member States, covering preparations for the implementation of the EU Pact on Migration and Asylum, the new EU Internal Security Strategy (ProtectEU) and efforts to combat environmental crime. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the second day, ministers from the Western Balkans will join to address cross-border cooperation on illegal migration and organised crime. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The conference will also feature participation from the European Commission, Europol and Frontex, with notable attendees including Europol Executive Director Catherine De Bolle, European Commissioner for Home Affairs and Migration Magnus Brunner, and Italy's Minister of the Interior, Matteo Piantedosi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (15 June, 2025), Najava za medije: Salzburški forum u Zagrebu [Press Announcement: Salzburg Forum in Zagreb],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/najava-za-medije-salzburski-forum-u-zagrebu-akreditiranje-predstavnika-medija/294805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8CC6EFD8"/>
+    <w:nsid w:val="FAFD036A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatia-holds-presidency-salzburg-forum-ministerial-conference-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/najava-za-medije-salzburski-forum-u-zagrebu-akreditiranje-predstavnika-medija/294805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatia-holds-presidency-salzburg-forum-ministerial-conference-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/najava-za-medije-salzburski-forum-u-zagrebu-akreditiranje-predstavnika-medija/294805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>