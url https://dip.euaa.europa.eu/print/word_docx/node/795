--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -251,51 +251,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +387,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C99D08DE"/>
+    <w:nsid w:val="781EC2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>