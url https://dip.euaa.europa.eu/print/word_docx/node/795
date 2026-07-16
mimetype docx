--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">BFA publishes annual data for 2024, with lowest number of asylum applications since 2020 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) published its annual balance for 2024 and recorded the lowest number of asylum applications since 2020, with 25,360 asylum applications registered in 2024. This was 60% less applications compared to the year 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA made 38,836 decisions in the same reference period, reducing the number of pending cases by 42%. At the end of the year 2024, there were 16,335 asylum procedures still pending at first instance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average duration of proceedings in 2024 was around 7.8 months. 1,389 accelerated procedures (average procedure duration 32.5 days) were carried out for applicants from safe countries of origin or from countries with a low probability of recognition, especially from Morocco, Türkiye and India. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A total of 13,568 removals took place in 2024 , with the number of forced returns being higher than the number of voluntary departures for the first time since 2019. </w:t>
       </w:r>
@@ -75,51 +86,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The BFA continues to place a particular focus on offenders when returning persons: in 2023, around 45% of all people who were forcibly removed from the country had at least one criminal conviction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (16 June, 2025), BFA-Jahresbilanz 2024: Neuer Höchstwert bei Ausreisen und niedrigste Asylantragszahlen seit 2020 [BFA annual balance sheet 2024: New record number of departures and lowest number of asylum applications since 2020],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news.aspx?id=614E2F6E45654371712B513D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2025</w:t>
       </w:r>
     </w:p>
@@ -153,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,51 +262,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +398,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="781EC2B4"/>
+    <w:nsid w:val="B80AC065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,51 +671,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-publishes-annual-data-2024-lowest-number-asylum-applications-2020" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=614E2F6E45654371712B513D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-publishes-annual-data-2024-lowest-number-asylum-applications-2020" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=614E2F6E45654371712B513D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>