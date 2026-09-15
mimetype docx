--- v2 (2026-07-16)
+++ v3 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">BFA publishes annual data for 2024, with lowest number of asylum applications since 2020 zzzzzz</w:t>
+          <w:t xml:space="preserve">BFA publishes annual data for 2024, with lowest number of asylum applications since 2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Immigration and Asylum (BFA) published its annual balance for 2024 and recorded the lowest number of asylum applications since 2020, with 25,360 asylum applications registered in 2024. This was 60% less applications compared to the year 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The BFA made 38,836 decisions in the same reference period, reducing the number of pending cases by 42%. At the end of the year 2024, there were 16,335 asylum procedures still pending at first instance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average duration of proceedings in 2024 was around 7.8 months. 1,389 accelerated procedures (average procedure duration 32.5 days) were carried out for applicants from safe countries of origin or from countries with a low probability of recognition, especially from Morocco, Türkiye and India. </w:t>
       </w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Immigration and Asylum | Bundesamt für Fremdenwesen und Asyl (16 June, 2025), BFA-Jahresbilanz 2024: Neuer Höchstwert bei Ausreisen und niedrigste Asylantragszahlen seit 2020 [BFA annual balance sheet 2024: New record number of departures and lowest number of asylum applications since 2020],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bfa.gv.at/news.aspx?id=614E2F6E45654371712B513D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B80AC065"/>
+    <w:nsid w:val="D0CFF6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/bfa-publishes-annual-data-2024-lowest-number-asylum-applications-2020" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfa.gv.at/news.aspx?id=614E2F6E45654371712B513D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>