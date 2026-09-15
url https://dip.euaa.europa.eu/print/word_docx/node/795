--- v3 (2026-09-15)
+++ v4 (2026-09-15)
@@ -434,51 +434,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D0CFF6FD"/>
+    <w:nsid w:val="014F2161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>