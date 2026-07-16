--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,218 +7,410 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7929" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7930" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7931" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National Legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7981" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7932" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7933" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7934" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7935" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7936" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7937" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7938" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium is bound by the Dublin III Regulation and has included the provisions relating to the Dublin procedure in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 15 December 1980 on the entry, residence, establishment and removal of foreign nationals, Loi du 15 décembre 1980 sur l’accès au territoire, le séjour, l’établissement et l’éloignement des étrangers, Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. (Articles 51/5 and 51/5/1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisions of the Dublin III Regulation were directly applicable in Belgium since 20 July 2013 (see Art. 49 of the Dublin III Regulation). They have been included in the Law of 15 December 1980 through subsequent amendments:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 21 November 2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 8 May 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 12 May 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 3)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Immigration Office | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Office des étrangers </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Dienst Vreemdelingenzaken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Centralised in Brussels. </w:t>
       </w:r>
     </w:p>
@@ -506,399 +698,399 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview Unit, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité d'interview, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview Eenheid, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Cell, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule Dublin, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cel Dublin, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview Unit, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité d'interview, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview Eenheid, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Cell, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule Dublin, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cel Dublin, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Cell, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule Dublin, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cel Dublin, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Cell, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule Dublin, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cel Dublin, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -916,571 +1108,571 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Outgoing transfers: Transfer Units, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Unités de Transfert, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Transfer Units, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Vreemdelingenzakend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Incoming transfers: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Cell, Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule Dublin, Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cel Dublin, Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office des étrangers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Vreemdelingenzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Police</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Fédérale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federale Politie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  (border police)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Council for Alien Law Litigation (CALL) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil du Contentieux des Etrangers (CCE)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raad voor Vreemdelingenbetwistingen (RVV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about the Dublin procedure is provided by officials of the Belgian Immigration Office at the moment of making the application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the common leaflets developed by the European Commission, a first brochure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin-A-Anglais.pdf (ibz.be)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is provided to inform asylum applicants about the fact that before assessing their asylum application one country needs to be determined as the responsible country for the assessment. The leaflet contains by the end contact details of other organisations regarding the asylum procedure in Belgium. A second brochure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Brochure-B_Anglais.pdf (ibz.be)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> answers the most common questions about the Dublin procedure and it is issued during the interview when there are indications that Belgium is not the responsible Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These brochures do not contain specific information about the handling of the Dublin procedure in Belgium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, these common information leaflets on the Dublin procedure have been distributed since January 2016, and it is complemented with specific national information. Information is generally both provided orally and in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Royal Decree of 18 December 2003 establishing the conditions for second line legal assistance and legal aid fully or partially free of charge – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on Legal Aid </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not provide specific provisions on legal assistance provided by lawyer for the Dublin procedure. Thus, the general rules for legal assistance apply as provided by the Judicial Code and the Royal Decree on Legal Aid for access to a “pro-deo” lawyer. However, since assistance by a lawyer is not foreseen by law during the Dublin interview, the general category of administrative procedures will not be applied by the commission for legal assistance. During the Dublin procedure “legal representation” is possible through a written intervention by the lawyer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1715,135 +1907,135 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transfer arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Outgoing transfers are organised by the (Voluntary) Return Unit of the Immigration Office and the Police, while incoming transfers are arranged by the Dublin Unit of the Immigration Office and the Police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the authorities consider that there is a significant risk of absconding, and where no other less coercive measures can be effectively applied, the applicant may be detained for the purposes of effectively carrying out the transfer to the member state responsible. Such detention must not exceed six weeks. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">ECRE AIDA Report on Belgium – 2024 update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the average time between the acceptance of the Dublin request and the execution of the transfer is 79 calendar days in 2024.  It is to be noted however that the Immigration Office has no official statistics relating to applicants returning or going to the responsible Member State without the intervention of the competent authorities or on Dublin transfer decisions that are not executed in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium becomes responsible for the asylum application after 6 months, when there are no indications that the applicant has absconded. The Immigration Office investigates this fact regularly during this period, for example checking if the applicant has left the reception centre without informing the office of a new address. The transfer time limit can be extended in the following cases (Aliens Law, Article 51/5/1 (4):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has not gone to the reception structure assigned or have left the assigned reception structure and have not informed the Immigration Office in writing of the address of effective residence in Belgium within three working days. In this case, Fedasil will notify the Immigration Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of one or more residence checks, it is established that the person does not reside at the address of effective residence which was communicated to the Immigration Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has not presented themselves at the interviews scheduled for the ICAM programme within the framework of a transfer procedure and has not given a valid reason in writing within three working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person did not cooperate with the transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person failed to comply with the imposed less coercive measure of detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has left the place of detention without the required authorisation and did not communicate in writing to the Immigration Office an address of effective residence in Belgium within three working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the maximum time limit under the Dublin III Regulation for executing the transfer has passed, Belgium's responsibility for examining the asylum application is accepted when the persons concerned present themselves to the Immigration Office again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1880,52 +2072,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal guardian:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The guardian appointed for the international protection procedure – and the Dublin procedure is part of this. The guardian needs to be present at the Dublin interview and the guardian is involved in the assessment of the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Belgian migration authorities rely on other actors in the process of family tracing. There is no specific family tracing mechanism in the Dubin context.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1978,51 +2170,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2126,51 +2318,199 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="216E305C"/>
+    <w:nsid w:val="1C2EF8D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="2C7AF1DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2273,52 +2613,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EBB86E62"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="93B57C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,50 +2766,53 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2550,51 +2893,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2017112117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2019050812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/nl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvv-cce.be/fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvv-cce.be/nl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/sites/default/files/2022-02/Dublin-A-Anglais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/sites/default/files/2022-02/Brochure-B_Anglais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/1EZmLoC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/06/AIDA-BE_2024-Update.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7929" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7935" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7937" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2017112117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2019050812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/nl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/nl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvv-cce.be/fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvv-cce.be/nl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/sites/default/files/2022-02/Dublin-A-Anglais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/sites/default/files/2022-02/Brochure-B_Anglais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/1EZmLoC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/06/AIDA-BE_2024-Update.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>