--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts EU Passenger Data Rules to strengthen border controls zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts EU Passenger Data Rules to strengthen border controls</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council approved the adoption of new EU rules on Advance Passenger Information (API), which will impact the management of asylum and irregular migration. As a Schengen-associated state, Switzerland will implement these rules to better track incoming passengers from third countries and prevent illegal entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The API regulation standardises the collection and transmission of passenger data, helping authorities identify travelers who may attempt irregular entry or pose security risks. Airlines must collect and transmit passenger data to Swiss authorities for all flights from non-Schengen countries, enabling faster checks at borders and more effective asylum and immigration control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A national supervisory authority will monitor compliance, and penalties for airlines failing to submit data will increase. Switzerland plans to draft the necessary legislative changes by November 2026, with the EU developing the technical API system by end of 2028.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (15 January, 2025), Le Conseil fédéral approuve les nouvelles règles de l’UE concernant la transmission des informations préalables sur les passagers [Federal Council approves new EU rules on the transmission of advance passenger information],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=103807</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B803738"/>
+    <w:nsid w:val="F11A91F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-eu-passenger-data-rules-strengthen-border-controls" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=103807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>