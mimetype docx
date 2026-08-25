--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council outlines measures to address immigration challanges zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Federal Council outlines measures to address immigration challanges</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council rejected the popular initiative “No Switzerland at 10 Million! (Sustainability Initiative)”, citing risks to the country’s prosperity, economic development, and security. At the same time, the Council recognised that immigration and population growth present significant challenges and decided to implement complementary measures addressing labor market integration, housing, and asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regards to asylum, the Federal council outlines as measures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -101,54 +91,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Preventing individuals who commit offenses in Switzerland from misusing asylum or foreign nationals’ rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (29 January, 2025), Le Conseil fédéral veut s’attaquer aux défis de l’immigration [Federal Council wants to tackle immigration challenges],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=103977</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -179,52 +170,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -277,187 +268,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0572ACB9"/>
+    <w:nsid w:val="160ECAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -561,51 +585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44CEC30A"/>
+    <w:nsid w:val="0B21A1AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -837,55 +861,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-outlines-measures-address-immigration-challanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=103977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-outlines-measures-address-immigration-challanges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=103977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>