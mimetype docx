--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts report examining situation of Tibetan and Uyghur diasporas in Switzerland zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts report examining situation of Tibetan and Uyghur diasporas in Switzerland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council adopted a report examining the situation of Tibetan and Uyghur communities in Switzerland, concluding that they are likely subject to transnational repression. Members of these diasporas may face pressure from actors linked to the People’s Republic of China, restricting their exercise of fundamental rights. Politically active Tibetans and Uyghurs in Switzerland are reportedly monitored, photographed, and filmed, with indications of cyberattacks and communication surveillance. Such repression may also target Swiss citizens supporting these communities. Similar challenges affect other Western countries, which have adopted various measures to counteract these pressures. Recommendations from the report include strengthening prevention, coordination, and awareness among federal, cantonal, and municipal authorities. The report was prepared following a postulate from the Foreign Policy Commission of the National Council and involved an interdepartmental working group. The University of Basel conducted a study on pressures experienced by the Tibetan and Uyghur communities, while the Swiss Institute of Comparative Law examined measures implemented by other Western countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Department of Justice and Police | Eidgenössisches Justiz- und Polizeidepartement | Département fédéral de justice et police | Dipartimento federale di giustizia e polizia (12 February, 2025), Le Conseil fédéral adopte un rapport sur la situation des diasporas tibétaine et ouïghoure en Suisse [Federal Council adopts report on the situation of the Tibetan and Uyghur diasporas in Switzerland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4389626"/>
+    <w:nsid w:val="F848AEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-report-examining-situation-tibetan-and-uyghur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>