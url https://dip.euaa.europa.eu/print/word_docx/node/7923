--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland received 27,740 asylum applications, an 8.2% decrease compared to 2023. Of these, 20,480 were from newly arrived applicants, while the remainder were secondary or multiple applications. Afghanistan remained the top country of origin with 8,627 applications, including roughly 3,300 from Afghan residents already in Switzerland due to changes in policy regarding Afghan women. Turkey followed with 4,107 applications, a significant decline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key developments in 2024:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -169,54 +157,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">For 2025, the SEM projects 24,000 new asylum applications and 17,000 new Protection S applications. The actual numbers will depend on migration flows through Turkey, Greece, Bulgaria, North Africa, and visa-exempt countries as well as the return policies of Switzerland’s neighbors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 February, 2025), Asile : statistiques de 2024 [Asylum: 2024 statistics],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,52 +236,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -345,187 +334,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53379DE9"/>
+    <w:nsid w:val="5933074E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -629,51 +651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A8AFBC3"/>
+    <w:nsid w:val="BB0FFC8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -905,55 +927,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-asylum-statistics-2024-and-forecast-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>