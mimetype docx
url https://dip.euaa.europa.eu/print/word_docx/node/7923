--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Switzerland asylum statistics for 2024 and forecast for 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland received 27,740 asylum applications, an 8.2% decrease compared to 2023. Of these, 20,480 were from newly arrived applicants, while the remainder were secondary or multiple applications. Afghanistan remained the top country of origin with 8,627 applications, including roughly 3,300 from Afghan residents already in Switzerland due to changes in policy regarding Afghan women. Turkey followed with 4,107 applications, a significant decline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key developments in 2024:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -346,51 +348,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -503,51 +505,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5933074E"/>
+    <w:nsid w:val="93A83F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB0FFC8E"/>
+    <w:nsid w:val="451F56D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -927,51 +929,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-asylum-statistics-2024-and-forecast-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>