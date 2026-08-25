--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Net immigration decreases in 2024 in Switzerland zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Net immigration decreases in 2024 in Switzerland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland saw a 15.6% decrease in net immigration of the permanent foreign resident population, totaling 83,392 people. The majority of new arrivals came for work, often with family members. By the end of 2024, 2,368,364 foreigners resided permanently in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration: 170,607 people immigrated, 6% fewer than in 2023. Immigration from EU/EFTA countries (70.7% of the total) fell by 7.6% to 120,546, while immigration from third countries decreased by 2% to 50,061.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emigration: 78,906 foreign residents left Switzerland, up 4.8% from 2023. This included 60,597 EU/EFTA citizens (+5.9%) and 18,309 third-country nationals (+1.3%).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,54 +97,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Population by origin: At the end of 2024, 1,578,629 EU/EFTA citizens and 789,735 third-country nationals resided permanently. The largest foreign communities were Italian (346,981), German (332,132), Portuguese (263,028), and French (173,353). A total of 40,077 people were naturalized in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (20 February, 2025), L’immigration nette a reculé en Suisse en 2024 [Net immigration to Switzerland fell in 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104203</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -185,52 +176,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -283,187 +274,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A3723C3"/>
+    <w:nsid w:val="A58D9B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,55 +716,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/net-immigration-decreases-2024-switzerland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/net-immigration-decreases-2024-switzerland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>