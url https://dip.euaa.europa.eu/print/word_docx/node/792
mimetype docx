--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -268,51 +268,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -404,51 +404,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33F0EEC9"/>
+    <w:nsid w:val="07CCB39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8D7F581E"/>
+    <w:nsid w:val="3FE021E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>