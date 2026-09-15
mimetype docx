--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government approves the purchase of Citywest Hotel for international protection accommodation zzzzzz</w:t>
+          <w:t xml:space="preserve">Government approves the purchase of Citywest Hotel for international protection accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Justice, Home Affairs and Migration, Jim O'Callaghan today secured Cabinet approval for the State purchase of the Citywest Hotel and Convention Centre for international protection accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The purchase of the site is a key part of the Government?s strategy to develop a stable and sustainable accommodation system for people seeking international protection by moving away from commercial properties to State-owned centres. The site which is already being used for both international protection and Ukraine accommodation, currently has capacity to accommodate approximately 2,300 people between the hotel and the Convention Centre. The property comprises: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -92,54 +105,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Department is also in ongoing discussions to ensure the leisure centre on the site remains open to the public following the purchase. The leisure centre has approximately 3,000 members and is a valuable amenity for the local community</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (17 June, 2025), [Minister for Justice, Home Affairs and Migration Jim O’Callaghan secures government approval for State purchase of Citywest Hotel and Convention Centre for international protection accommodation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-secures-government-approval-for-state-purchase-of-citywest-hotel-and-convention-centre-for-international-protection-accommodation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -170,52 +184,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -268,187 +282,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07CCB39D"/>
+    <w:nsid w:val="E36C05CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -552,51 +599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3FE021E6"/>
+    <w:nsid w:val="14BDD2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -828,55 +875,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-purchase-citywest-hotel-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-secures-government-approval-for-state-purchase-of-citywest-hotel-and-convention-centre-for-international-protection-accommodation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-purchase-citywest-hotel-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-secures-government-approval-for-state-purchase-of-citywest-hotel-and-convention-centre-for-international-protection-accommodation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>