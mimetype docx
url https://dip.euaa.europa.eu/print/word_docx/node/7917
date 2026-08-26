--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Hendrick Krauskopf appointed Head of the Directorate for International Affairs zzzzzz</w:t>
+          <w:t xml:space="preserve">Hendrick Krauskopf appointed Head of the Directorate for International Affairs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration announced that Hendrick Krauskopf has been appointed Head of the Directorate for International Affairs and will therefore become a Deputy Director of the SEM. His appointment was made by Federal Councillor Beat Jans, head of the Federal Department of Justice and Police. Krauskopf will assume his new role on May 2025, succeeding Vincenzo Mascioli, who led the directorate until the end of 2024 and became State Secretary for Migration in early 2025. Krauskopf has worked at the SEM since 2009, holding various positions in the fields of asylum and return policy. Since 2018, he has headed the North Africa, Middle East, and South Asia Section within the Return Division of the DDINT and was appointed Deputy Head of the Division in 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (27 February, 2025), Hendrick Krauskopf intègre la direction du SEM [Hendrick Krauskopf joins the SEM Executive Board],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104329</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37B4B7A9"/>
+    <w:nsid w:val="5FC3A673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/hendrick-krauskopf-appointed-head-directorate-international-affairs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>