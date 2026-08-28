--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -237,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FC3A673"/>
+    <w:nsid w:val="B33D7C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>