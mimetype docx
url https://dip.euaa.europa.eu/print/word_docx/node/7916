--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Decrease in asylum applications from unaccompanied minors in 2024 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Decrease in asylum applications from unaccompanied minors in 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland recorded 2,639 asylum applications from unaccompanied minors (UAMs), representing 9.5% of all asylum requests, a decrease of nearly 40% compared with 2023. The decline is mainly due to a significant reduction in migration flows from Afghanistan, Turkey, and Syria toward Central and Western Europe. Most UAMs who arrived in Switzerland in 2024 were from Afghanistan (1,295), followed by Somalia (217), Algeria (214), Morocco (202), and Guinea (111). Although Afghans continued to make up almost half (49%) of all unaccompanied minor asylum seekers, their number fell by about 53% from the 2,774 registered in 2023. The age group 16–17 years accounted for 76.2% of UAMs, followed by 13–15 years (22.2%) and 8–12 years (1.4%). Nearly 95% of the applicants were male. These statistics are based on the age declared by asylum seekers upon arrival at a federal asylum center. Experience shows that around one-quarter of those claiming to be minors are later determined to be over 18 years old after verification. As a result, the final number of asylum applications from UAMs in 2024 is expected to be significantly revised downward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (6 March, 2025), Forte baisse des demandes d’asile déposées par des mineurs non accompagnés en 2024 [Sharp drop in asylum applications filed by unaccompanied minors in 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104391</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C0266F05"/>
+    <w:nsid w:val="3525B83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/decrease-asylum-applications-unaccompanied-minors-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/decrease-asylum-applications-unaccompanied-minors-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>