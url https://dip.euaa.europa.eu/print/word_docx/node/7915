--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Asylum statistics for February 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Asylum statistics for February 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2025, Switzerland registered 1,764 new asylum applications, representing a 28% decrease compared with February 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin for asylum seekers were Afghanistan (471 applications), Turkey (222), and Eritrea (186). Around 100 Afghan applications were secondary requests from individuals already living in Switzerland. Algeria (172) and Morocco (105) also ranked among the top five countries of origin. The number of applications from both Afghan and Turkish nationals fell sharply compared to the same month last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the 1,764 new applications, 1,447 were primary and 317 were secondary (the latter including births, family reunifications, or repeat applications). The number of primary applications declined by nearly 16% year-on-year.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (11 March, 2025), Asile : statistiques de février 2025 [Asylum: February 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77E7B0F4"/>
+    <w:nsid w:val="CC7C8AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/asylum-statistics-february-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>