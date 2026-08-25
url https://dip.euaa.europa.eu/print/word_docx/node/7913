--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM adjusts asylum and return policy for Afghanistan zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM adjusts asylum and return policy for Afghanistan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the State Secretariat for Migration announced an adjustment to its asylum and deportation policy regarding Afghanistan. Starting in mid-April 2025, certain single Afghan men whose asylum applications have been rejected may again be returned to Afghanistan under specific conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on a new assessment of the situation, the SEM still considers that returns to Afghanistan are generally not reasonable, but it now deems them possible in exceptional cases where favorable factors exist. Eligible individuals must be adult men in good health, without family in Switzerland, and possess a stable and reliable social network in Afghanistan that enables reintegration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This change does not apply to women, families, minors, or people with health problems. If these groups are denied asylum and no other Dublin state is responsible for their case, they will generally receive temporary admission in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The SEM had suspended deportations to Afghanistan in August 2021 due to the deteriorating situation. However, this suspension did not apply to individuals convicted of serious crimes or posing a security threat. Such cases have continued to result in deportation decisions when legally permissible and in 2024, five Afghan offenders were successfully returned under these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (20 March, 2025), Le SEM ajuste sa pratique en matière d’asile concernant l’Afghanistan [SEM adjusts its asylum practice regarding Afghanistan],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D8DF5AC1"/>
+    <w:nsid w:val="AB94C872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-adjusts-asylum-and-return-policy-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-adjusts-asylum-and-return-policy-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>