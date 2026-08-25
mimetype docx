--- v1 (2026-08-25)
+++ v2 (2026-08-25)
@@ -434,51 +434,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB94C872"/>
+    <w:nsid w:val="4EAAB499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>