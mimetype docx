--- v2 (2026-08-25)
+++ v3 (2026-08-26)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SEM adjusts asylum and return policy for Afghanistan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the State Secretariat for Migration announced an adjustment to its asylum and deportation policy regarding Afghanistan. Starting in mid-April 2025, certain single Afghan men whose asylum applications have been rejected may again be returned to Afghanistan under specific conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on a new assessment of the situation, the SEM still considers that returns to Afghanistan are generally not reasonable, but it now deems them possible in exceptional cases where favorable factors exist. Eligible individuals must be adult men in good health, without family in Switzerland, and possess a stable and reliable social network in Afghanistan that enables reintegration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This change does not apply to women, families, minors, or people with health problems. If these groups are denied asylum and no other Dublin state is responsible for their case, they will generally receive temporary admission in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SEM’s reassessment is based on recent reports showing a marked improvement in security conditions across Afghanistan compared to the situation after the Taliban takeover in August 2021, as well as a slight socio-economic recovery benefiting able-bodied adults with social support networks.</w:t>
       </w:r>
@@ -88,51 +76,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The SEM had suspended deportations to Afghanistan in August 2021 due to the deteriorating situation. However, this suspension did not apply to individuals convicted of serious crimes or posing a security threat. Such cases have continued to result in deportation decisions when legally permissible and in 2024, five Afghan offenders were successfully returned under these conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (20 March, 2025), Le SEM ajuste sa pratique en matière d’asile concernant l’Afghanistan [SEM adjusts its asylum practice regarding Afghanistan],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2025</w:t>
       </w:r>
@@ -167,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -277,51 +265,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -434,51 +422,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EAAB499"/>
+    <w:nsid w:val="C7CA50E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -707,51 +695,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-adjusts-asylum-and-return-policy-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-adjusts-asylum-and-return-policy-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>