--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts message on the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts message on the Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council adopted its message to Parliament concerning legislative amendments required for Switzerland’s participation in the European Pact on Migration and Asylum. As an associated Schengen/Dublin state, Switzerland will take part in several aspects of the reform. The Federal Council supports the reform, emphasizing that Switzerland has a strong interest in a stable and coordinated European asylum policy. Five of the ten EU regulations are binding or partially binding for Switzerland. These mainly concern the Dublin system, which rules largely remain the same but now include shorter deadlines, stricter transfer conditions, and greater emphasis on applicants’ ties to specific Dublin states. A new crisis regulation allows temporary exceptions in extraordinary migration situations. The revised Eurodac regulation enhances data interoperability between European systems and now includes facial images and fingerprints from the age of six, as well as new categories of persons. The pact also introduces a pre-entry screening procedure for third-country nationals entering the Schengen area, involving identity, security, and health checks. A new solidarity mechanism for distributing asylum seekers among EU member states is not binding for Switzerland, but the Federal Council is open to voluntary participation, viewing it as a chance to strengthen European cooperation. During consultations, about half of the respondents, including most cantons, supported Switzerland’s adoption of the five EU regulations. Some cantons expressed concerns about potential administrative and financial burdens, while others criticized the reform’s restrictive orientation and called for Switzerland to systematically participate in the solidarity mechanism through concrete commitments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (21 March, 2025), Le Conseil fédéral adopte le message relatif au pacte européen sur la migration et l’asile [Federal Council adopts dispatch on the European Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C2A155B"/>
+    <w:nsid w:val="99B499D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-message-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-message-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>