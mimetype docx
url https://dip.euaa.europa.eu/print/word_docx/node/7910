--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Councillor Beat Jans meets EU Commissioner for Home Affairs Magnus Brunner zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Councillor Beat Jans meets EU Commissioner for Home Affairs Magnus Brunner</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Councillor Beat Jans met with EU Commissioner for Home Affairs and Migration Magnus Brunner in Zurich for a working meeting focused on migration policy and internal security. Jans emphasized the importance of the European Pact on Migration and Asylum, which the Federal Council had approved earlier that same day for submission to Parliament.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two officials also discussed the European Commission’s proposal for a new return regulation, with the Federal Councillor Jans stressing that such measures must always respect human rights and fundamental freedoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Their discussions extended to the security situation in Syria, the protection of Ukrainian refugees, and the need for close coordination with the EU to prevent secondary migration within the Schengen area.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Commissioner Brunner underlined the importance of effective external border protection and strong cooperation among Schengen members, praising Switzerland’s significant role as an associated Schengen state and its constructive contributions to European migration policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Department of Justice and Police | Eidgenössisches Justiz- und Polizeidepartement | Département fédéral de justice et police | Dipartimento federale di giustizia e polizia (22 March, 2025), Le conseiller fédéral Beat Jans rencontre le commissaire européen aux Affaires intérieures Magnus Brunner à Zurich [Federal Councillor Beat Jans meets European Commissioner for Home Affairs Magnus Brunner in Zurich],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104611</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8582CBE8"/>
+    <w:nsid w:val="C0D3A283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jans-meets-eu-commissioner-home-affairs-magnus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jans-meets-eu-commissioner-home-affairs-magnus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>