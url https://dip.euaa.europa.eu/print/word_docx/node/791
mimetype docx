--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM hosts the launch of a new project for unaccompanied minors, featuring intervention from EUAA experts zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM hosts the launch of a new project for unaccompanied minors, featuring intervention from EUAA experts</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 17 June, at Sofia's Pi-Point venue, IOM Bulgaria officially launched its newest initiative, Support for Unaccompanied Minors Accommodated in Safe Zones, funded by Bulgaria's National Program under the Amif Fund (2021/2027). The event brought together representatives from government institutions, international organizations, NGOs, and academia, fostering dialogue on improving care and protection for unaccompanied minors in Bulgaria. During the event, IOM presented the core services offered through the project, including round-the-clock care, psychological and legal support, access to education, and cultural integration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Experts from the EUAA provided a detailed overview of the agency's evolving role in Bulgaria. They highlighted EUAA's support for national authorities in strengthening asylum systems, with particular focus on child-sensitive procedures and capacity-building in cases involving unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (17 June, 2025), [Opening Event for IOM Bulgaria’s Project "Support for Unaccompanied Minors Accommodated in Safe Zones"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bulgaria.iom.int/news/opening-event-iom-bulgarias-project-support-unaccompanied-minors-accommodated-safe-zones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, EUAA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9D44CF20"/>
+    <w:nsid w:val="CC6764BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-hosts-launch-new-project-unaccompanied-minors-featuring-intervention-euaa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/opening-event-iom-bulgarias-project-support-unaccompanied-minors-accommodated-safe-zones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-hosts-launch-new-project-unaccompanied-minors-featuring-intervention-euaa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/opening-event-iom-bulgarias-project-support-unaccompanied-minors-accommodated-safe-zones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>