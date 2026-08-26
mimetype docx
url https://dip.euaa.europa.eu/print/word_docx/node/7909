--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM may analyse asylum seekers' electronic data zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM may analyse asylum seekers' electronic data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 01 April 2025, the SEM will be authorised to analyse electronic data belonging to asylum seekers. This measure, approved by the Federal Council in May 2024, involves amendments to the Asylum Act and related ordinances. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new procedure will be applied only when an applicant’s identity, nationality, or travel route cannot be otherwise verified. In roughly 50% of asylum cases, the applicant’s identity cannot be definitively established. The SEM may therefore access data from mobile phones, computers, or other electronic devices of asylum seekers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are legally obliged to cooperate with this process as part of their asylum procedure and potential deportation proceedings. However, the SEM must always ensure that any data analysis is necessary and proportionate to its objective. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">A three-month pilot phase will first be conducted at the federal asylum centers in Basel and Chiasso. After evaluation of the pilot’s results, the practice may be expanded to all federal asylum centers involved in processing asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (25 March, 2025), Possibilité d’analyser les supports électroniques de données des requérants d’asile à partir du 1er avril [Possibility of analysing the electronic data carriers of asylum seekers from 1 April],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104629</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FC7AFC20"/>
+    <w:nsid w:val="DAB5EA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-may-analyse-asylum-seekers-electronic-data" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-may-analyse-asylum-seekers-electronic-data" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>