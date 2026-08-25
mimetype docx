--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM announced initiative to improve access to education for refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM announced initiative to improve access to education for refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss State Secretariat for Migration and swissuniversities, the association of Swiss higher education institutions, announced a joint initiative to improve access to higher education for refugees with the necessary potential, helping to alleviate Switzerland’s shortage of skilled labor. Five projects proposed by the Universities of Basel, Lausanne, and Lucerne, the University of Applied Sciences Northwestern Switzerland (FHNW) and the Lucerne University of Teacher Education (HSLU) were selected for the pilot phase. This initiative aligns with the Swiss Integration Agenda (AIS), which aims to enhance refugees’ access to recognized education and training. Over the next four years (2025–2028), the program will provide targeted support, such as intensive language courses and information sessions on Swiss higher education, to prepare refugees for university studies. The SEM will contribute 1.5 million Swiss francs in initial funding. For refugees aiming for vocational education and training (VET) instead of university studies, Switzerland has offered a pre-apprenticeship integration program since 2018. Around 3,900 participants have completed it so far, with about two-thirds successfully securing an apprenticeship position.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (28 March, 2025), Faire accéder les réfugiés à l’enseignement supérieur pour lutter contre la pénurie de main-d’œuvre qualifiée [Bringing refugees to higher education to tackle skills shortages],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/nsb?id=104660</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5D8E9F2"/>
+    <w:nsid w:val="44EAD286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-announced-initiative-improve-access-education-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/nsb?id=104660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>