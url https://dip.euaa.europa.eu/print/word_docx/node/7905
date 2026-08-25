--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Applications for international protection decrease in March 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Applications for international protection decrease in March 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland registered 1,829 new asylum applications in March 2025, marking a 23% decrease compared with March 2024. The number of pending first-instance cases also fell by 456, bringing the total to 10,489.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main countries of origin were Afghanistan (564 applications), Turkey (188), and Eritrea (153), followed by Somalia (118) and Algeria (104). Nearly 100 Afghan applications were secondary requests from individuals already living in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the total, 1,539 were primary applications and 290 secondary (due to births, family reunifications, or repeat submissions). Primary applications fell by about 8% compared with March 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (15 April, 2025), Asile : statistiques de mars 2025 [Asylum: March 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/OhUFTuJbIQbFcV282GruS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="975F7231"/>
+    <w:nsid w:val="273894F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/applications-international-protection-decrease-march-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/OhUFTuJbIQbFcV282GruS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>