--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Second national meeting on refugee labour market integration takes place zzzzzz</w:t>
+          <w:t xml:space="preserve">Second national meeting on refugee labour market integration takes place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nearly 170 specialists from integration services, social assistance, and public employment offices gathered for the second national meeting on refugee labour market integration. Organised by the State Secretariat for Migration (SEM) and the State Secretariat for Economic Affairs (SECO), the meeting focused on improving cooperation between authorities to enhance the professional integration of individuals holding protection S status, refugee status, or provisional admission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recommendations were developed in three thematic areas: strategy and communication, guidance and placement and services and funding measures. Participants exchanged best practices from cantonal programmes, highlighted areas for improved inter-agency collaboration, and discussed challenges in integrating refugees into the labour market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first national meeting was held in June 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (13 May, 2025), La Confédération et les cantons formulent des recommandations en matière d’intégration professionnelle des réfugiés [The Confederation and the cantons make recommendations on the professional integration of refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/2IWlmxi1-GFiE3ZSCQeDb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B554EB39"/>
+    <w:nsid w:val="CCE48517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/second-national-meeting-refugee-labour-market-integration-takes-place" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/2IWlmxi1-GFiE3ZSCQeDb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/second-national-meeting-refugee-labour-market-integration-takes-place" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/2IWlmxi1-GFiE3ZSCQeDb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>