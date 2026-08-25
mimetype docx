--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council defines the criteria for temporarily restrict the freedom of movement as a safeguard clause zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council defines the criteria for temporarily restrict the freedom of movement as a safeguard clause</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council outlined the national implementation of the safeguard clause under the Agreement on the Free Movement of Persons  with the EU. This clause allows Switzerland to temporarily restrict the free movement of EU/EEA citizens if net immigration, unemployment, or social assistance usage surpass certain thresholds, or if other economic or social indicators reveal serious difficulties. Cantons can also request activation in specific regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council establishes indicators and thresholds for immigration, cross-border workers, unemployment, and social aid. If limits are exceeded, it examines whether to activate the clause and propose appropriate protective measures, which may include setting maximum immigration numbers, prioritising local workers, limiting residence for involuntarily unemployed persons, or restricting job-seeking periods. Measures can apply nationally or regionally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions involve consultation with parliamentary committees, cantons, and social partners. If disagreements arise, the mixed committee or an arbitral tribunal may intervene, and the EU may implement proportional rebalancing measures within the free movement framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (14 May, 2025), Clause de sauvegarde : le Conseil fédéral définit les critères d’application [Safeguard clause: Federal Council defines application criteria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/58NJ5_TX70hMHo_SaSW7L</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59A545D2"/>
+    <w:nsid w:val="51CC1029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-defines-criteria-temporarily-restrict-freedom-movement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/58NJ5_TX70hMHo_SaSW7L" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>