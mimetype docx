--- v0 (2026-06-16)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts position on Council of States report on distribution of asylum seekers zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts position on Council of States report on distribution of asylum seekers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted its position regarding the report by the Council of States Control Commission (CdG-E) on the distribution of asylum seekers among Swiss cantons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council agrees with the CdG-E’s overall positive assessment of the distribution system managed by the State Secretariat for Migration (SEM). It accepted the recommendation to reexamine the current distribution criteria and to review the principle of annual allocation, noting that any ad hoc measures must be implemented in close collaboration with the cantons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council sees no need for further action regarding the implementation of SEM guidelines by Federal Asylum Centers or the quality of data in the distribution process, as they correctly apply the directives and the data are of high quality. Additional transparency in the allocation algorithm or responses to long assignment or departure delays was also deemed unnecessary, given SEM’s regular communication with the cantons.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (23 May, 2025), Répartition des requérants d’asile entre les cantons : le Conseil fédéral se prononce sur le rapport de la CdG-E [Distribution of asylum seekers among the cantons: Federal Council gives its opinion on the report of the CoG-E],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/cWjBfM3AWs-lGAfhJmK7p</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="941B97DB"/>
+    <w:nsid w:val="95832C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-position-council-states-report-distribution-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/cWjBfM3AWs-lGAfhJmK7p" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>