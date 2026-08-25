--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council adopts amendments on the duration of social assistance payments when protection status changes zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council adopts amendments on the duration of social assistance payments when protection status changes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council adopted amendments to Ordinance 2 on Asylum Financing (OA 2) concerning the duration of social assistance payments when a person’s status changes from provisional admission to recognised refugee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Previously, the prior period of assistance under temporary admission was not counted, meaning cantons could receive five additional years of federal funding for the same person after a status change. The new rule accounts for the previous assistance, limiting the total federal reimbursement to five years, in line with other recognized refugees. This change follows the practice adjustment for Afghan women and girls introduced in July 2023, under which 2,634 individuals had converted from provisional admission to refugee status by March 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A second amendment formalises the payment of emergency aid flat rates for beneficiaries of Protection S (beneficiaries of temporary protection for displaced persons from Ukraine) in cases of non-admissibility, negative protection decisions, or revocation, aligning current practice with the asylum law.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">These amendments will come into force on 1 July 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (28 May, 2025), Le Conseil fédéral ajuste la durée d’indemnisation en cas de changement de statut des personnes admises à titre provisoire [Federal Council adjusts duration of benefits in the event of a change in status of persons admitted on a temporary basis],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/yVwORwfbYTpdOTXofxPAH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01C60F72"/>
+    <w:nsid w:val="DB20BC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-amendments-duration-social-assistance-payments-when" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/yVwORwfbYTpdOTXofxPAH" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-adopts-amendments-duration-social-assistance-payments-when" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/yVwORwfbYTpdOTXofxPAH" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>