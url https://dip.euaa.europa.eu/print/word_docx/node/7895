--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -270,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB20BC46"/>
+    <w:nsid w:val="4B9B8A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>