--- v0 (2026-06-16)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council approves the agreements with EU on immigration and launch public consultations zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council approves the agreements with EU on immigration and launch public consultations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council has approved the agreements forming part of the Switzerland–EU package aimed at stabilising and developing bilateral relations, and has launched the public consultation procedure, which will run until 31 October 2025. Following the conclusion of negotiations with the European Union in December 2024, the Federal Council finalised the implementing legislation and accompanying measures, resolving outstanding issues concerning wage protection, immigration, electricity and the type of referendum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (13 June, 2025), Paquet Suisse-UE : le Conseil fédéral approuve les accords et lance la procédure de consultation [Switzerland-EU package: Federal Council approves agreements and launches consultation procedure],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/gjJJsduojrsl43zOAsGVq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A389D384"/>
+    <w:nsid w:val="43733E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-approves-agreements-eu-immigration-and-launch-public" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/gjJJsduojrsl43zOAsGVq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>