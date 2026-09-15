--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Decline in new applications for international protection in May 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Decline in new applications for international protection in May 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2025, Switzerland recorded 2,025 new applications for international protection, marking a 14% decrease compared to May 2024. The main countries of origin were Afghanistan (479 applications), Eritrea (351), and Turkey (184), followed by Somalia (156) and Algeria (138). Of the total applications, 1,645 were primary requests and 380 were secondary requests (related to births, family reunification, or multiple filings), with primary applications falling by nearly 8% from the previous year. The State Secretariat for Migration (SEM) processed 2,397 international protection cases in first instance, granting asylum in nearly 25% of cases. Regarding departures from Switzerland, 936 individuals without residence permits left under official supervision (617 voluntarily, 319 via police-escorted returns), in addition to 970 uncontrolled departures. By the end of May, 5,305 cases were receiving return assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 June, 2025), Asile : statistiques du mois de mai [Asylum: statistics for the month of May 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/xwQSUFP0wizAyWsoc1Gtc</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9A35155"/>
+    <w:nsid w:val="6601A860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/decline-new-applications-international-protection-may-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/xwQSUFP0wizAyWsoc1Gtc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/decline-new-applications-international-protection-may-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/xwQSUFP0wizAyWsoc1Gtc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>