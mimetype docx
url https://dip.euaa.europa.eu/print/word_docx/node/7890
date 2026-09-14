--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Federal Council conclusions on payment cards for asylum seekers zzzzzz</w:t>
+          <w:t xml:space="preserve">Swiss Federal Council conclusions on payment cards for asylum seekers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council concluded that there is no need for new federal legislation to introduce payment cards for asylum seekers. The decision on whether to use such cards to provide social assistance rests entirely with the cantons, which are constitutionally responsible for administering social aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conclusion is based on a report adopted by the Federal Council in response to two parliamentary requests. The report clarifies that, under the Asylum Act and the Foreign Nationals and Integration Act, the granting of social assistance is governed by cantonal law, and that assistance should, where possible, be provided in kind. Payment cards, according to the report, qualify as a form of in-kind benefit, meaning that cantons are already free to introduce them for asylum seekers, temporarily admitted persons, individuals seeking protection without residence permits, and recipients of emergency aid, without requiring changes to federal law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Conference of Cantonal Directors of Social Affairs (CDAS) would be responsible for issuing recommendations on the potential introduction of such a system. However, in autumn 2024, the CDAS Committee unanimously rejected the idea of adopting payment cards. A survey cited in the report found that 14 cantons expect higher costs from such a system, while five anticipate cost savings. The Federal Council concluded that a meaningful cost–benefit assessment would require detailed information on the specific type of card system and the groups of people it would cover.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (20 June, 2025), Introduction de cartes de paiement pour les requérants d’asile : aux cantons de décider [Introduction of payment cards for asylum seekers: the cantons decide],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/Vjc7fjpy50trvW93Syz93</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5AEC2302"/>
+    <w:nsid w:val="E4939FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-federal-council-conclusions-payment-cards-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/Vjc7fjpy50trvW93Syz93" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-federal-council-conclusions-payment-cards-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/Vjc7fjpy50trvW93Syz93" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>