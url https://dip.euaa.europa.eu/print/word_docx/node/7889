--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Councillor Beat Jeans speech at the Refugee Session zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Councillor Beat Jeans speech at the Refugee Session</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Councillor Beat Jans, head of the Swiss Federal Department of Justice and Police, delivered the closing speech at the Refugee Session held in Bern’s City Hall. The Federal Councillor outlined recent progress in Swiss asylum policy, including: Maintaining family reunification rights for temporarily admitted persons. Faster asylum procedures, fewer pending cases, and improved conditions in federal centres. Enhanced medical, psychological, and legal support for asylum seekers. The reactivation and extension of Switzerland’s resettlement programme until 2027, with plans to admit up to 400 vulnerable refugees per year from conflict regions such as the Middle East and the Central Mediterranean. Beat Jans also voiced strong support for the EU Pact on Migration and Asylum, calling it a step toward solidarity-based European migration management, and argued that Switzerland should remain engaged in shaping European asylum standards. Concluding, Jans stressed that refugees must have a voice in shaping migration policy, noting that although many lack voting rights, they are an integral part of Swiss society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Department of Justice and Police | Eidgenössisches Justiz- und Polizeidepartement | Département fédéral de justice et police | Dipartimento federale di giustizia e polizia (21 June, 2025), Flüchtlingssession 2025 [Refugee Session 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/9-CySzSpdhD8OPOiPacVR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E0F965D1"/>
+    <w:nsid w:val="B7922CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jeans-speech-refugee-session" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/9-CySzSpdhD8OPOiPacVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-councillor-beat-jeans-speech-refugee-session" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/9-CySzSpdhD8OPOiPacVR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>