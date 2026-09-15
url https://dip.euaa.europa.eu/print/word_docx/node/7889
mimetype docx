--- v1 (2026-09-15)
+++ v2 (2026-09-15)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7922CF1"/>
+    <w:nsid w:val="D14203F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>